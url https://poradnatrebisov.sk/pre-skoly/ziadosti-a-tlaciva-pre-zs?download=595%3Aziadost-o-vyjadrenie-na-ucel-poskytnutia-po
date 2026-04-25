--- v0 (2025-11-03)
+++ v1 (2026-04-25)
@@ -1,1780 +1,2124 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="008F324A" w:rsidRPr="00DF7DAF" w:rsidRDefault="008F324A" w:rsidP="008F324A">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="5F5D3B8C" w14:textId="671490EB" w:rsidR="00EB6763" w:rsidRPr="004B2044" w:rsidRDefault="00EB6763" w:rsidP="004B2044">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis1"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4178389F" w14:textId="77777777" w:rsidR="00A432D3" w:rsidRDefault="00A432D3" w:rsidP="004B2044">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:ind w:right="346"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34C88910" w14:textId="77777777" w:rsidR="00A432D3" w:rsidRPr="00E02DB8" w:rsidRDefault="00A432D3" w:rsidP="00E02DB8">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:caps/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF7DAF">
+      <w:r w:rsidRPr="00E02DB8">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:caps/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>Centrum poradenstva a prevencie</w:t>
-[...6 lines deleted...]
-        </w:pBdr>
+        <w:t>ŽIADOSŤ O VYJADRENIE NA ÚČEL POSKYTNUTIA PODPORNÉHO OPATRENIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3F08B3" w14:textId="77777777" w:rsidR="00A432D3" w:rsidRPr="00E02DB8" w:rsidRDefault="00A432D3" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="693D855B" w14:textId="77777777" w:rsidR="00A432D3" w:rsidRPr="00E02DB8" w:rsidRDefault="00A432D3" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7831D516" w14:textId="77777777" w:rsidR="00A432D3" w:rsidRPr="00E02DB8" w:rsidRDefault="00A432D3" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E02DB8">
+        <w:t>Údaje žiadateľa (zákonný zástupca, klient, škola): .................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC8B5D0" w14:textId="77777777" w:rsidR="00A432D3" w:rsidRPr="00E02DB8" w:rsidRDefault="00A432D3" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70F3BA1C" w14:textId="77777777" w:rsidR="00A432D3" w:rsidRPr="00E02DB8" w:rsidRDefault="00A432D3" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E02DB8">
+        <w:t>..................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5137C44C" w14:textId="77777777" w:rsidR="00A432D3" w:rsidRPr="00E02DB8" w:rsidRDefault="00A432D3" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C496B98" w14:textId="64FDD3D7" w:rsidR="00A432D3" w:rsidRPr="00E02DB8" w:rsidRDefault="00A432D3" w:rsidP="00E02DB8">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...52 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF7DAF">
+      <w:r w:rsidRPr="00E02DB8">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ŽIADOSŤ O</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A7F0B">
+        <w:t>žiadam</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B1A6F3" w14:textId="77777777" w:rsidR="00A432D3" w:rsidRPr="00E02DB8" w:rsidRDefault="00A432D3" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="655E6E26" w14:textId="77777777" w:rsidR="00A432D3" w:rsidRPr="00E02DB8" w:rsidRDefault="00A432D3" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E02DB8">
+        <w:t>podľa § 145b zákona č. 245/2008 o výchove a vzdelávaní (školský zákon) a o zmene a doplnení niektorých zákonov o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E02DB8">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...191 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vyjadrenie na účel poskytnutie podporného opatrenia</w:t>
       </w:r>
+      <w:r w:rsidRPr="00E02DB8">
+        <w:t xml:space="preserve"> pre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B498A5" w14:textId="77777777" w:rsidR="00A432D3" w:rsidRPr="00E02DB8" w:rsidRDefault="00A432D3" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1550E0EA" w14:textId="77777777" w:rsidR="00A432D3" w:rsidRPr="00E02DB8" w:rsidRDefault="00A432D3" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AD124EF" w14:textId="7715B863" w:rsidR="00A432D3" w:rsidRPr="00E02DB8" w:rsidRDefault="00A432D3" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E02DB8">
+        <w:t>Meno a priezvisko: ....................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00E02DB8">
+        <w:t>..............</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E02DB8">
+        <w:t xml:space="preserve">.., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E02DB8">
+        <w:t>nar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E02DB8">
+        <w:t>. ..................................................,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2482B9F2" w14:textId="77777777" w:rsidR="00A432D3" w:rsidRPr="00E02DB8" w:rsidRDefault="00A432D3" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76C1B33C" w14:textId="114F2CD4" w:rsidR="00A432D3" w:rsidRDefault="00A432D3" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E02DB8">
+        <w:t xml:space="preserve">ktorý / ktorá navštevuje (MŠ, ŠMŠ, ZŠ, ŠZŠ, SŠ, OU, PŠ) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="761850C6" w14:textId="13409955" w:rsidR="00E02DB8" w:rsidRPr="00E02DB8" w:rsidRDefault="00E02DB8" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
+        <w:t>................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00060827" w14:textId="77777777" w:rsidR="00A432D3" w:rsidRPr="00E02DB8" w:rsidRDefault="00A432D3" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02735D52" w14:textId="77777777" w:rsidR="00A432D3" w:rsidRPr="00E02DB8" w:rsidRDefault="00A432D3" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ECFB928" w14:textId="5CBF368D" w:rsidR="00A432D3" w:rsidRPr="00E02DB8" w:rsidRDefault="00A432D3" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E02DB8">
+        <w:t>V .....................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00E02DB8">
+        <w:t>.............</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E02DB8">
+        <w:t>.. dňa .................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00E02DB8">
+        <w:t>........</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E02DB8">
+        <w:t xml:space="preserve">                        ...</w:t>
+      </w:r>
+      <w:r w:rsidR="00E02DB8">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E02DB8">
+        <w:t>............................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21FEF4AA" w14:textId="47C71AF5" w:rsidR="00A432D3" w:rsidRPr="00E02DB8" w:rsidRDefault="00A432D3" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E02DB8">
+        <w:t xml:space="preserve">                                                                                                                       </w:t>
+      </w:r>
+      <w:r w:rsidR="00E02DB8">
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E02DB8">
+        <w:t xml:space="preserve"> podpis žiadateľa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CFCE9CF" w14:textId="77777777" w:rsidR="00A432D3" w:rsidRPr="00E02DB8" w:rsidRDefault="00A432D3" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CA47ADC" w14:textId="77777777" w:rsidR="00A432D3" w:rsidRPr="00E02DB8" w:rsidRDefault="00A432D3" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E02DB8">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...213 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>SÚHLAS ZÁKONNÉHO ZÁSTUPCU / KLIENTA</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E02DB8">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D0A3332" w14:textId="77777777" w:rsidR="00A432D3" w:rsidRPr="00E02DB8" w:rsidRDefault="00A432D3" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B5AE6DE" w14:textId="71BE6F25" w:rsidR="00A432D3" w:rsidRPr="00E02DB8" w:rsidRDefault="00A432D3" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E02DB8">
+        <w:t>Meno a priezvisko zákonného zástupcu / klienta: ...................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00157779" w:rsidRPr="00E02DB8">
+        <w:t>..............</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1957CD75" w14:textId="77777777" w:rsidR="00A432D3" w:rsidRPr="00E02DB8" w:rsidRDefault="00A432D3" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...38 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001862A2" w:rsidRPr="001862A2" w:rsidRDefault="001862A2" w:rsidP="007B6976">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="5871D041" w14:textId="77777777" w:rsidR="00A432D3" w:rsidRPr="00E02DB8" w:rsidRDefault="00A432D3" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E02DB8">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Súhlasím</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E02DB8">
+        <w:t xml:space="preserve"> so zaslaním žiadosti o vyjadrenie na účel poskytnutia podporného opatrenia do CPP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="214F23C8" w14:textId="77777777" w:rsidR="00A432D3" w:rsidRPr="00E02DB8" w:rsidRDefault="00A432D3" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...42 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF7DAF" w:rsidRDefault="007B6976" w:rsidP="007B6976">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="741C8526" w14:textId="77777777" w:rsidR="00A432D3" w:rsidRPr="00E02DB8" w:rsidRDefault="00A432D3" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E02DB8">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Súhlasím</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E02DB8">
+        <w:t xml:space="preserve"> v zmysle § 11, ods. 6, písm. a), b) zákona č. 245/2008 Z. z. o výchove a vzdelávaní a v zmysle čl. 6 ods. 1 písm. a) a čl. 7 Nariadenia Európskeho parlamentu a Rady (EÚ) 2016/679 s evidovaním a spracovávaním osobných údajov v Centre poradenstva a prevencie v Trebišove.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="052CE650" w14:textId="77777777" w:rsidR="00A432D3" w:rsidRPr="00E02DB8" w:rsidRDefault="00A432D3" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="268C46EF" w14:textId="77777777" w:rsidR="00A432D3" w:rsidRPr="00E02DB8" w:rsidRDefault="00A432D3" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E02DB8">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Súhlasím / nesúhlasím</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E02DB8">
         <w:t xml:space="preserve"> so zaslaním Vyjadrenia na účel poskytnutia podporného opatrenia škole.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001862A2" w:rsidRDefault="001862A2" w:rsidP="007B6976">
-[...67 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="6E89F751" w14:textId="77777777" w:rsidR="00A432D3" w:rsidRPr="00E02DB8" w:rsidRDefault="00A432D3" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CE3F215" w14:textId="77777777" w:rsidR="00157779" w:rsidRPr="00E02DB8" w:rsidRDefault="00157779" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06A20FD0" w14:textId="77777777" w:rsidR="00157779" w:rsidRPr="00E02DB8" w:rsidRDefault="00157779" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="081B7ECD" w14:textId="77777777" w:rsidR="00157779" w:rsidRPr="00E02DB8" w:rsidRDefault="00157779" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DE1DCFB" w14:textId="77777777" w:rsidR="00A432D3" w:rsidRPr="00E02DB8" w:rsidRDefault="00A432D3" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CE75B15" w14:textId="770A8CD1" w:rsidR="00A432D3" w:rsidRPr="00E02DB8" w:rsidRDefault="00A432D3" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E02DB8">
+        <w:t>V .....................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00157779" w:rsidRPr="00E02DB8">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E02DB8">
+        <w:t>. dňa .................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00157779" w:rsidRPr="00E02DB8">
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E02DB8">
+        <w:t xml:space="preserve">                ..................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00157779" w:rsidRPr="00E02DB8">
+        <w:t>.........................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="729DFC8F" w14:textId="77777777" w:rsidR="00A432D3" w:rsidRPr="00E02DB8" w:rsidRDefault="00A432D3" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E02DB8">
         <w:t xml:space="preserve">                                                                                                        podpis zákonného zástupcu / klienta</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00040278" w:rsidRDefault="00040278" w:rsidP="007B6976">
-[...41 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="31EEE22D" w14:textId="77777777" w:rsidR="00A432D3" w:rsidRPr="00E02DB8" w:rsidRDefault="00A432D3" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59CB31CA" w14:textId="77777777" w:rsidR="00157779" w:rsidRPr="00E02DB8" w:rsidRDefault="00157779" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="724CA12C" w14:textId="77777777" w:rsidR="00157779" w:rsidRPr="00E02DB8" w:rsidRDefault="00157779" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="073D435B" w14:textId="77777777" w:rsidR="00A432D3" w:rsidRPr="00E02DB8" w:rsidRDefault="00A432D3" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="544DBF5E" w14:textId="355B55C7" w:rsidR="00A432D3" w:rsidRPr="00E02DB8" w:rsidRDefault="00A432D3" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E02DB8">
         <w:t>Zdôvodnenie žiadosti (nepovinné): .........................................................................................................</w:t>
       </w:r>
-    </w:p>
-[...84 lines deleted...]
-      <w:pgMar w:top="851" w:right="1077" w:bottom="851" w:left="1077" w:header="425" w:footer="709" w:gutter="0"/>
+      <w:r w:rsidR="00157779" w:rsidRPr="00E02DB8">
+        <w:t>..............</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="076180EA" w14:textId="56FDE23E" w:rsidR="00EB6763" w:rsidRPr="00E02DB8" w:rsidRDefault="00157779" w:rsidP="00E02DB8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E02DB8">
+        <w:t>.......................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00E02DB8">
+        <w:t>.........</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00EB6763" w:rsidRPr="00E02DB8">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:pgSz w:w="11920" w:h="16850"/>
+      <w:pgMar w:top="680" w:right="1040" w:bottom="280" w:left="1160" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6478C726" w14:textId="77777777" w:rsidR="00A432D3" w:rsidRDefault="00A432D3" w:rsidP="00A432D3">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="24A9160F" w14:textId="77777777" w:rsidR="00A432D3" w:rsidRDefault="00A432D3" w:rsidP="00A432D3">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings 2">
+    <w:panose1 w:val="05020102010507070707"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7634DCB4" w14:textId="77777777" w:rsidR="004B2044" w:rsidRDefault="004B2044">
+    <w:pPr>
+      <w:pStyle w:val="Pta"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5D9237BF" w14:textId="77777777" w:rsidR="004B2044" w:rsidRDefault="004B2044">
+    <w:pPr>
+      <w:pStyle w:val="Pta"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4D1B7536" w14:textId="77777777" w:rsidR="004B2044" w:rsidRDefault="004B2044">
+    <w:pPr>
+      <w:pStyle w:val="Pta"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2CE0809C" w14:textId="77777777" w:rsidR="00A432D3" w:rsidRDefault="00A432D3" w:rsidP="00A432D3">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="54D9ED9D" w14:textId="77777777" w:rsidR="00A432D3" w:rsidRDefault="00A432D3" w:rsidP="00A432D3">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="505D20C4" w14:textId="77777777" w:rsidR="004B2044" w:rsidRDefault="004B2044">
+    <w:pPr>
+      <w:pStyle w:val="Hlavika"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3B31CC17" w14:textId="77777777" w:rsidR="004B2044" w:rsidRPr="00A432D3" w:rsidRDefault="004B2044" w:rsidP="004B2044">
+    <w:pPr>
+      <w:pStyle w:val="Nadpis2"/>
+      <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
+      <w:ind w:left="235"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00A432D3">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>Centrum</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A432D3">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A432D3">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>poradenstva a</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A432D3">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="-2"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> prevencie</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="006F5B29" w14:textId="77777777" w:rsidR="004B2044" w:rsidRDefault="004B2044" w:rsidP="004B2044">
+    <w:pPr>
+      <w:pStyle w:val="Zkladntext"/>
+      <w:spacing w:line="253" w:lineRule="exact"/>
+      <w:ind w:left="238" w:right="344"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:t>Kpt.</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:spacing w:val="-3"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:t>Nálepku</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:spacing w:val="-2"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:t>1057/18,</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:spacing w:val="-2"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:t>075</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:spacing w:val="-4"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:t>01</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:spacing w:val="-2"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Trebišov</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4B08EE57" w14:textId="77777777" w:rsidR="004B2044" w:rsidRDefault="004B2044" w:rsidP="004B2044">
+    <w:pPr>
+      <w:pStyle w:val="Zkladntext"/>
+      <w:spacing w:before="1" w:line="252" w:lineRule="exact"/>
+      <w:ind w:left="238" w:right="345"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:t>tel.:</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:spacing w:val="-4"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:t>0919</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:spacing w:val="-2"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:t>077</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:spacing w:val="-4"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:t>386,</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:spacing w:val="-2"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:t>0911</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:spacing w:val="-2"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:t>371</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:spacing w:val="-2"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:t>767,</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:spacing w:val="-2"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:t>e-mail:</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:spacing w:val="-3"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId1">
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>poradna@poradnatrebisov.sk</w:t>
+      </w:r>
+    </w:hyperlink>
+  </w:p>
+  <w:p w14:paraId="148F2E6C" w14:textId="30AC4D29" w:rsidR="004B2044" w:rsidRDefault="004B2044" w:rsidP="004B2044">
+    <w:pPr>
+      <w:pStyle w:val="Hlavika"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:i/>
+      </w:rPr>
+      <w:t>elokované</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:i/>
+        <w:spacing w:val="-2"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:i/>
+      </w:rPr>
+      <w:t xml:space="preserve">pracovisko: </w:t>
+    </w:r>
+    <w:r>
+      <w:t>Komenského 3425/18,</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:spacing w:val="-2"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:t>075</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:spacing w:val="-4"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:t>01</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:spacing w:val="-2"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:t>Trebišov,</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:spacing w:val="-4"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:t>tel.:</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:spacing w:val="-4"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:t>0915 572 466,</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:spacing w:val="-5"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:t>e-mail:</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:spacing w:val="-1"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId2">
+      <w:r>
+        <w:t>elcpp@poradnatrebisov.sk</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r>
+      <w:t xml:space="preserve"> web: </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId3">
+      <w:r>
+        <w:t>www.poradnatrebisov.sk</w:t>
+      </w:r>
+    </w:hyperlink>
+  </w:p>
+  <w:p w14:paraId="51844A8D" w14:textId="77777777" w:rsidR="00A432D3" w:rsidRDefault="00A432D3">
+    <w:pPr>
+      <w:pStyle w:val="Hlavika"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15A6F9AF" w14:textId="77777777" w:rsidR="004B2044" w:rsidRDefault="004B2044">
+    <w:pPr>
+      <w:pStyle w:val="Hlavika"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C006E1D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="20C80B46"/>
+    <w:lvl w:ilvl="0" w:tplc="C2F834F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="568" w:hanging="272"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="-4"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A060282E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1475" w:hanging="272"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="ED08D860">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2390" w:hanging="272"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="77BAAAB0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3305" w:hanging="272"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CEC4F364">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4220" w:hanging="272"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C4464C8C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5135" w:hanging="272"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="EE027F12">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6050" w:hanging="272"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6C20AA48">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6965" w:hanging="272"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2C063740">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7880" w:hanging="272"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DE226C0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3E10640C"/>
+    <w:lvl w:ilvl="0" w:tplc="9502F20C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="710" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041B0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1430" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041B001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2150" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041B000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2870" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041B0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3590" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041B001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4310" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041B000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5030" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041B0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5750" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041B001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6470" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C2B15CE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4C6EABBE"/>
+    <w:lvl w:ilvl="0" w:tplc="12FE0C1E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="100" w:hanging="209"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="53C08694">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1061" w:hanging="209"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="8248A406">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2022" w:hanging="209"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2DDCB7FC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2983" w:hanging="209"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DD2EDC88">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3944" w:hanging="209"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E9864530">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4905" w:hanging="209"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="AA04FE6E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5866" w:hanging="209"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="662AF256">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6827" w:hanging="209"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8492707E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7788" w:hanging="209"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D4C6DD8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="74381C9C"/>
+    <w:lvl w:ilvl="0" w:tplc="CEDC70E8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2301" w:hanging="253"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings 2" w:eastAsia="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="046C0A7C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3041" w:hanging="253"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="831AF63C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3782" w:hanging="253"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="18C6C5D2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4523" w:hanging="253"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8F8C78CC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5264" w:hanging="253"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B5EE093C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6005" w:hanging="253"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A1F22F24">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6746" w:hanging="253"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DBE22C16">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7487" w:hanging="253"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="BE381406">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8228" w:hanging="253"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1973900197">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1637225311">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1101494288">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1850369570">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
+  <w:compat>
+    <w:ulTrailSpace/>
+    <w:shapeLayoutLikeWW8/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EB2753"/>
-[...446 lines deleted...]
-    <w:rsid w:val="00FF4E5F"/>
+    <w:rsidRoot w:val="00EB6763"/>
+    <w:rsid w:val="0000394D"/>
+    <w:rsid w:val="00157779"/>
+    <w:rsid w:val="00265883"/>
+    <w:rsid w:val="003E64DE"/>
+    <w:rsid w:val="0048563E"/>
+    <w:rsid w:val="00494F9F"/>
+    <w:rsid w:val="004B2044"/>
+    <w:rsid w:val="00574AEC"/>
+    <w:rsid w:val="006E57DD"/>
+    <w:rsid w:val="0079552D"/>
+    <w:rsid w:val="008F18AB"/>
+    <w:rsid w:val="0095132B"/>
+    <w:rsid w:val="009C2CDE"/>
+    <w:rsid w:val="00A432D3"/>
+    <w:rsid w:val="00B23185"/>
+    <w:rsid w:val="00C60261"/>
+    <w:rsid w:val="00CA5D88"/>
+    <w:rsid w:val="00D22A6A"/>
+    <w:rsid w:val="00D304CE"/>
+    <w:rsid w:val="00D634D4"/>
+    <w:rsid w:val="00D81D42"/>
+    <w:rsid w:val="00DD2974"/>
+    <w:rsid w:val="00E02DB8"/>
+    <w:rsid w:val="00E04C0F"/>
+    <w:rsid w:val="00E60AC2"/>
+    <w:rsid w:val="00EB6763"/>
+    <w:rsid w:val="00FA364E"/>
+    <w:rsid w:val="00FB3058"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sk-SK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="71692D35"/>
+  <w15:docId w15:val="{E167307C-E26E-4CFC-B1CE-BAABCBACAF43}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...137 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normlny">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB2753"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="sk-SK"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
+      <w:ind w:left="350"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:right="346"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="100" w:right="254" w:firstLine="427"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Predvolenpsmoodseku">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlnatabuka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezzoznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Zkladntext">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normlny"/>
-    <w:link w:val="ZkladntextChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB2753"/>
-[...15 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nzov">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normlny"/>
-    <w:link w:val="NzovChar"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB2753"/>
     <w:pPr>
-      <w:spacing w:before="90"/>
-[...1 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:ind w:left="3629"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="34"/>
-      <w:szCs w:val="34"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NzovChar">
-[...2 lines deleted...]
-    <w:link w:val="Nzov"/>
+  <w:style w:type="paragraph" w:styleId="Odsekzoznamu">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normlny"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00EB2753"/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="568" w:hanging="272"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normlny"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB2753"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nadpis41">
+    <w:name w:val="Nadpis 41"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D634D4"/>
+    <w:pPr>
+      <w:ind w:left="2950"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Hlavika">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:link w:val="HlavikaChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A432D3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HlavikaChar">
+    <w:name w:val="Hlavička Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Hlavika"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A432D3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="sk-SK"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pta">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:link w:val="PtaChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A432D3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PtaChar">
+    <w:name w:val="Päta Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Pta"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A432D3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="sk-SK"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hypertextovprepojenie">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A432D3"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nevyrieenzmienka">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A432D3"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="2029867721">
+    <w:div w:id="1800538474">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
-  <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.poradnatrebisov.sk/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elcpp@poradnatrebisov.sk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:poradna@poradnatrebisov.sk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motív Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
@@ -2012,70 +2356,103 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA383205-39A9-497F-920F-3C8AD67FF895}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>426</Words>
-  <Characters>2432</Characters>
+  <Words>437</Words>
+  <Characters>2493</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Názov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2853</CharactersWithSpaces>
+  <CharactersWithSpaces>2925</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Edina</dc:creator>
+  <dc:creator>CPPPaP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2025-04-09T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>Microsoft® Word LTSC</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2025-10-13T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
+    <vt:lpwstr>Microsoft® Word LTSC</vt:lpwstr>
+  </property>
+</Properties>
+</file>