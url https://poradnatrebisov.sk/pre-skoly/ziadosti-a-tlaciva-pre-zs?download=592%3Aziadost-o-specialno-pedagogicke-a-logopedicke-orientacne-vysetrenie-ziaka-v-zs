--- v0 (2025-11-03)
+++ v1 (2026-04-25)
@@ -1,275 +1,234 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="69F55316" w14:textId="77777777" w:rsidR="005F271C" w:rsidRDefault="008870D0">
       <w:pPr>
         <w:spacing w:before="68"/>
         <w:ind w:left="430" w:right="469"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Škola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(názov,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="31"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>adresa):.................................................................................................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03816F27" w14:textId="77777777" w:rsidR="005F271C" w:rsidRDefault="005F271C">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1791DDD3" w14:textId="7B2BD50E" w:rsidR="005F271C" w:rsidRPr="008870D0" w:rsidRDefault="008870D0" w:rsidP="008870D0">
+    <w:p w14:paraId="3E6DEB1F" w14:textId="15C14B3D" w:rsidR="008870D0" w:rsidRPr="006F5BD7" w:rsidRDefault="008870D0" w:rsidP="006F5BD7">
       <w:pPr>
         <w:pStyle w:val="Nzov"/>
       </w:pPr>
       <w:r w:rsidRPr="008870D0">
         <w:t>Žiadosť</w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:t>špeciálno-pedagogick</w:t>
       </w:r>
       <w:r w:rsidR="00C47655" w:rsidRPr="008870D0">
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="008870D0">
+      <w:r w:rsidR="006F5BD7">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:t>logopedick</w:t>
       </w:r>
       <w:r w:rsidR="00C47655" w:rsidRPr="008870D0">
         <w:t>é</w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="006F5BD7">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a psychologické </w:t>
+      </w:r>
       <w:r w:rsidR="00C47655" w:rsidRPr="008870D0">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>orientačné vyšetrenie</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="3E6DEB1F" w14:textId="77777777" w:rsidR="008870D0" w:rsidRPr="008870D0" w:rsidRDefault="008870D0" w:rsidP="008870D0">
+      <w:r w:rsidR="006F5BD7">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008870D0">
+        <w:t>žiakov</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008870D0">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008870D0">
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="001A4E60">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008870D0">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>ZŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D0A0A1" w14:textId="02896EC5" w:rsidR="005F271C" w:rsidRPr="008870D0" w:rsidRDefault="008870D0" w:rsidP="008870D0">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
         <w:ind w:left="124"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...79 lines deleted...]
-        <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>/ vhodné podčiarknite /</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BAF0A97" w14:textId="77777777" w:rsidR="005F271C" w:rsidRPr="008870D0" w:rsidRDefault="008870D0">
+    <w:p w14:paraId="5BAF0A97" w14:textId="77777777" w:rsidR="005F271C" w:rsidRPr="001A4E60" w:rsidRDefault="008870D0">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
         <w:spacing w:before="244" w:line="276" w:lineRule="exact"/>
         <w:ind w:left="337" w:right="348"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="008870D0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Centrum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>poradenstva a</w:t>
       </w:r>
-      <w:r w:rsidRPr="008870D0">
-        <w:rPr>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> prevencie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65363558" w14:textId="77777777" w:rsidR="005F271C" w:rsidRPr="008870D0" w:rsidRDefault="008870D0">
       <w:pPr>
         <w:spacing w:line="253" w:lineRule="exact"/>
         <w:ind w:left="337" w:right="343"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="008870D0">
         <w:t>Kpt.</w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:t>Nálepku</w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
@@ -340,129 +299,132 @@
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:t>e-mail:</w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId5">
         <w:r w:rsidR="005F271C" w:rsidRPr="008870D0">
           <w:rPr>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>poradna@poradnatrebisov.sk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5BCC94A9" w14:textId="77777777" w:rsidR="005F271C" w:rsidRPr="008870D0" w:rsidRDefault="008870D0">
+    <w:p w14:paraId="5BCC94A9" w14:textId="564E1520" w:rsidR="005F271C" w:rsidRPr="008870D0" w:rsidRDefault="008870D0">
       <w:pPr>
         <w:ind w:left="337" w:right="346"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="008870D0">
         <w:t>elokované</w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:t>pracovisko:</w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008870D0">
-[...9 lines deleted...]
-        <w:t>1,</w:t>
+      <w:r w:rsidR="0084422A">
+        <w:t>Komenského 3425/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008870D0">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="0084422A">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008870D0">
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:t>075</w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:t>01</w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:t>Trebišov,</w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:t>tel.:</w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008870D0">
-        <w:t>056/6685385,</w:t>
+      <w:r w:rsidR="0084422A">
+        <w:t>0915 572 466</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008870D0">
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:t>e-mail:</w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId6">
         <w:r w:rsidR="005F271C" w:rsidRPr="008870D0">
           <w:t>elcpp@poradnatrebisov.sk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008870D0">
         <w:t xml:space="preserve"> web: </w:t>
       </w:r>
       <w:hyperlink r:id="rId7">
@@ -856,805 +818,1200 @@
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008870D0">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Trieda:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24942F83" w14:textId="77777777" w:rsidR="005F271C" w:rsidRPr="008870D0" w:rsidRDefault="005F271C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7407B3DE" w14:textId="77777777" w:rsidR="005F271C" w:rsidRPr="008870D0" w:rsidRDefault="005F271C">
+    <w:p w14:paraId="668C4E06" w14:textId="77777777" w:rsidR="005F271C" w:rsidRPr="008870D0" w:rsidRDefault="005F271C">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
-        <w:rPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="2F9A181E" w14:textId="4FFD2051" w:rsidR="005F271C" w:rsidRPr="008870D0" w:rsidRDefault="008870D0">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D339590" w14:textId="77777777" w:rsidR="001A4E60" w:rsidRDefault="008870D0" w:rsidP="001A4E60">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Špeciálno-pedagogick</w:t>
       </w:r>
       <w:r w:rsidR="00C47655" w:rsidRPr="008870D0">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>é orientačné vyšetrenie</w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="459C0BDE" w14:textId="77777777" w:rsidR="005F271C" w:rsidRPr="008870D0" w:rsidRDefault="008870D0">
+      <w:r w:rsidR="001A4E60">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>zisťovanie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>úrovne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>grafomotorických</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>zručností,</w:t>
+      </w:r>
+      <w:r w:rsidR="001A4E60" w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>zisťovanie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>úrovne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>zrakového</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>vnímania,</w:t>
+      </w:r>
+      <w:r w:rsidR="001A4E60" w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>zisťovanie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>úrovne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>sluchového</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>vnímania</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>/analýza,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>syntéza,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>diferenciácia/,</w:t>
+      </w:r>
+      <w:r w:rsidR="001A4E60" w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>zisťovanie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>úrovne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>laterality</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F080AD5" w14:textId="66EAE9D3" w:rsidR="005F271C" w:rsidRPr="001A4E60" w:rsidRDefault="008870D0" w:rsidP="001A4E60">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008870D0">
+        <w:t>Logopedick</w:t>
+      </w:r>
+      <w:r w:rsidR="00C47655" w:rsidRPr="008870D0">
+        <w:t>é orientačné vyšetrenie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="001A4E60" w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>zisťovanie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>úrovne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>jazykových</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>rečových</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>schopností</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>/tvorba</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>viet,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>slovná</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zásoba, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>porozumenie/,</w:t>
+      </w:r>
+      <w:r w:rsidR="001A4E60" w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>zisťovanie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>úrovne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>celkovej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>komunikácie,</w:t>
+      </w:r>
+      <w:r w:rsidR="001A4E60" w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>zisťovanie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>zrozumiteľnosti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>rečového</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>prejavu,</w:t>
+      </w:r>
+      <w:r w:rsidR="001A4E60" w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>odhaľovanie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>nedostatkov</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>reči</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>/dyslálie,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>rotacizmus,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>NKS.../.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38CA1DE8" w14:textId="2A67BF2A" w:rsidR="0084735E" w:rsidRPr="001A4E60" w:rsidRDefault="001A4E60" w:rsidP="001A4E60">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="941"/>
+          <w:tab w:val="left" w:pos="942"/>
+        </w:tabs>
+        <w:spacing w:before="19"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="0084735E" w:rsidRPr="001A4E60">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Orientačné psychologické vyšetrenie:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4E60">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC47CA">
+        <w:t xml:space="preserve">zisťovanie úrovne emocionálno-sociálnych zručností, zisťovanie </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC47CA">
+        <w:t>úrovne pracovno- motivačných zručností, zisťovanie úrovne a schopnosti  koncentrácie pozornosti, zisťovanie úrovne kognitívnych schopností, zisťovanie úrovne grafomotorických zručností, zisťovanie úrovne zrakovej a sluchovej percepcie, zisťovanie úrovne verbálnych zručností</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35847BD8" w14:textId="77777777" w:rsidR="005F271C" w:rsidRPr="008870D0" w:rsidRDefault="008870D0" w:rsidP="001A4E60">
+      <w:pPr>
+        <w:spacing w:before="170"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008870D0">
+        <w:t>Následná</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008870D0">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008870D0">
+        <w:t>/prípadná</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008870D0">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008870D0">
+        <w:t>konzultácia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008870D0">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008870D0">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008870D0">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008870D0">
+        <w:t>rodičom/,učiteľom,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008870D0">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008870D0">
+        <w:t>školským</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008870D0">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008870D0">
+        <w:t>podporným</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008870D0">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008870D0">
+        <w:t>/multidisciplinárnym/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008870D0">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008870D0">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>tímom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="368FF03A" w14:textId="10CA9590" w:rsidR="005F271C" w:rsidRPr="008870D0" w:rsidRDefault="008870D0">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="941"/>
           <w:tab w:val="left" w:pos="942"/>
         </w:tabs>
         <w:ind w:left="941" w:hanging="361"/>
       </w:pPr>
       <w:r w:rsidRPr="008870D0">
-        <w:t>zisťovanie</w:t>
-[...8 lines deleted...]
-        <w:t>úrovne</w:t>
+        <w:t>vyhodnotenie</w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008870D0">
-[...15 lines deleted...]
-    <w:p w14:paraId="0E801CBE" w14:textId="77777777" w:rsidR="005F271C" w:rsidRPr="008870D0" w:rsidRDefault="008870D0">
+      <w:r w:rsidR="00C47655" w:rsidRPr="008870D0">
+        <w:t>orientačného vyšetrenia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008870D0">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008870D0">
+        <w:t>každého</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008870D0">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008870D0">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>žiaka</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AFFA3FB" w14:textId="30F2AA88" w:rsidR="005F271C" w:rsidRPr="008870D0" w:rsidRDefault="008870D0">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="941"/>
-          <w:tab w:val="left" w:pos="942"/>
+          <w:tab w:val="left" w:pos="996"/>
+          <w:tab w:val="left" w:pos="997"/>
         </w:tabs>
         <w:spacing w:before="21"/>
-        <w:ind w:left="941" w:hanging="361"/>
-[...110 lines deleted...]
-    <w:p w14:paraId="70B3DA1C" w14:textId="77777777" w:rsidR="005F271C" w:rsidRPr="008870D0" w:rsidRDefault="008870D0">
+        <w:ind w:left="996" w:hanging="416"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008870D0">
+        <w:t>stručná</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008870D0">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008870D0">
+        <w:t>písomná</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008870D0">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008870D0">
+        <w:t>správa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008870D0">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008870D0">
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidR="00C47655" w:rsidRPr="008870D0">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C47655" w:rsidRPr="008870D0">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>orientačného vyšetrenia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C42B5E4" w14:textId="77777777" w:rsidR="005F271C" w:rsidRPr="008870D0" w:rsidRDefault="008870D0">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="941"/>
           <w:tab w:val="left" w:pos="942"/>
         </w:tabs>
         <w:spacing w:before="19"/>
         <w:ind w:left="941" w:hanging="361"/>
       </w:pPr>
       <w:r w:rsidRPr="008870D0">
-        <w:t>zisťovanie</w:t>
-[...532 lines deleted...]
-      <w:r w:rsidRPr="008870D0">
         <w:t>opatrenia</w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:t>následnej</w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:t>odbornej</w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1677,155 +2034,164 @@
     <w:p w14:paraId="4D3CB65D" w14:textId="135B4E1B" w:rsidR="00C47655" w:rsidRPr="008870D0" w:rsidRDefault="00C47655" w:rsidP="00C47655">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Očakávania  pedagóga  od odborného zamestnanca CPP:              </w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>...................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20050C1B" w14:textId="77777777" w:rsidR="005F271C" w:rsidRPr="008870D0" w:rsidRDefault="008870D0">
+    <w:p w14:paraId="20050C1B" w14:textId="77777777" w:rsidR="005F271C" w:rsidRPr="008870D0" w:rsidRDefault="008870D0" w:rsidP="001A4E60">
       <w:pPr>
         <w:spacing w:before="204"/>
-        <w:ind w:left="336"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Zákonní</w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>zástupcovia</w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>žiaka:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CAE3701" w14:textId="77777777" w:rsidR="005F271C" w:rsidRPr="008870D0" w:rsidRDefault="005F271C">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42812157" w14:textId="77777777" w:rsidR="005F271C" w:rsidRPr="008870D0" w:rsidRDefault="008870D0">
+    <w:p w14:paraId="42812157" w14:textId="6B29CCFF" w:rsidR="005F271C" w:rsidRPr="008870D0" w:rsidRDefault="008870D0" w:rsidP="001A4E60">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
+        <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008870D0">
         <w:t>meno</w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:t>otca/</w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
-        <w:t xml:space="preserve">zák. </w:t>
-[...2 lines deleted...]
-        <w:t>zástupcu:............................................................</w:t>
+        <w:t>zák. zástupcu:............................................................</w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:t>dátum</w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>narodenia:.....................</w:t>
-[...4 lines deleted...]
-        <w:ind w:left="336" w:right="102"/>
+        <w:t>narodenia:....................</w:t>
+      </w:r>
+      <w:r w:rsidR="001A4E60">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.............</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008870D0">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE8E9BC" w14:textId="63156946" w:rsidR="005F271C" w:rsidRDefault="008870D0" w:rsidP="001A4E60">
+      <w:pPr>
+        <w:ind w:right="102"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>meno</w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>matky/</w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
@@ -1855,57 +2221,98 @@
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>dátum</w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>narodenia:..................... tel. kontakt: ............</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008870D0">
+        <w:t>narodenia:.....................</w:t>
+      </w:r>
+      <w:r w:rsidR="001A4E60">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>....................................</w:t>
+        <w:t>..........</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008870D0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tel. kontakt: ................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F9D74CE" w14:textId="77777777" w:rsidR="00522D78" w:rsidRPr="008870D0" w:rsidRDefault="00522D78" w:rsidP="001A4E60">
+      <w:pPr>
+        <w:ind w:right="102"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D06271A" w14:textId="77777777" w:rsidR="00522D78" w:rsidRDefault="00522D78" w:rsidP="00522D78">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:right="164"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pozn.: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Záväznou súčasťou žiadosti je pedagogická charakteristika žiaka spracovaná školou alebo na tlačive CPP Trebišov.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="718A3AF9" w14:textId="77777777" w:rsidR="005F271C" w:rsidRPr="008870D0" w:rsidRDefault="005F271C">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0546C9" w14:textId="77777777" w:rsidR="005F271C" w:rsidRPr="008870D0" w:rsidRDefault="005F271C">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68796F40" w14:textId="77777777" w:rsidR="005F271C" w:rsidRPr="008870D0" w:rsidRDefault="008870D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:spacing w:before="208"/>
         <w:ind w:right="728"/>
@@ -1977,3354 +2384,815 @@
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:t>pečiatka riaditeľa</w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> školy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47090F5D" w14:textId="77777777" w:rsidR="005F271C" w:rsidRDefault="005F271C">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:sectPr w:rsidR="005F271C">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11920" w:h="16850"/>
           <w:pgMar w:top="760" w:right="1060" w:bottom="280" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="419F349B" w14:textId="77777777" w:rsidR="005F271C" w:rsidRDefault="008870D0">
+    <w:p w14:paraId="77BC1DB1" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:ind w:right="-6"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="4"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3284F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>INFORMOVANÝ SÚHLAS  ZÁKONNÉHO  ZÁSTUPCU SO ZARADENÍM DO EVIDENCIE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06CC0398" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:ind w:right="-6"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="4"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3284F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A POSKYTNUTÍM STAROSTLIVOSTI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB28E19" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C02318B" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:ind w:right="-6"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3284F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Centrum poradenstva a prevencie, Kpt. Nálepku 1057/18, Trebišov, Slovenská republika,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B3380E2" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:ind w:left="993" w:right="235" w:hanging="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3284F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>IČO: 00523551, DIČ: 2021768606</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71E41A6B" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:ind w:left="993" w:right="235" w:hanging="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56D65D2D" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="001A4E60">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3284F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Starostlivosť zahŕňa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3284F">
+        <w:t xml:space="preserve"> psychologickú, špeciálno-pedagogickú a logopedickú diagnostiku, poradenstvo, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3284F">
+        <w:t>reedukácie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3284F">
+        <w:t xml:space="preserve"> a psychoterapiu podľa individuálnych potrieb klienta, ktoré sa realizujú len s písomným súhlasom zákonného zástupcu. Jedno stretnutie trvá zvyčajne okolo 1 hodiny. Časový interval je individuálny a určuje ho druh a rozsah poskytnutej služby. Obsah vyšetrenia určuje charakter problému, zvyčajne ide o diagnostiku a poradenstvo pri posudzovaní schopností, osobnosti, záujmov, vedomostí, zručností, prípadne iných oblastí ovplyvňujúcich emocionálny, sociálny a psychický vývin klienta. V prípade súhlasu žiadateľa sa písomná správa zasiela na inštitúcie uvedené v súhlase. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3284F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Žiadateľ má právo oboznámiť sa s jej obsahom. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3284F">
+        <w:t xml:space="preserve">Súhlas sa vyznačuje na tomto tlačive podčiarknutím, ktoré vykoná pred podpisom žiadanky žiadateľ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C16D2C" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="001A4E60">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3284F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Pri vyšetrení sa používajú</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3284F">
+        <w:t xml:space="preserve"> diagnostické nástroje, tzv. psychologické alebo špeciálno-pedagogické testy, alebo prístrojové metódy, ktoré vychádzajú z odborných vedeckých princípov platných v psychológii, špeciálnej pedagogike, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3284F">
+        <w:t>psychodiagnostike</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3284F">
+        <w:t xml:space="preserve">, metodológii a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3284F">
+        <w:t>psychometrii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3284F">
+        <w:t xml:space="preserve">. Kvantitatívne a kvalitatívne údaje z testov sú súčasťou spisu klienta spolu s ostatnými údajmi získanými pred vyšetrením - napr. anamnestické údaje, pedagogická charakteristika, v priebehu vyšetrenia - záznamy z rozhovorov, interpretácie, poznámky a po skončení vyšetrenia - správa z diagnostického vyšetrenia, závery z konzultácií. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F862B6B" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="001A4E60">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3284F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Osobné údaje zisťované v rozsahu § 11, ods. 6 písm. a) a b) zákona č. 245/2008 Z. z. o výchove a vzdelávaní: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="493C7A38" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3284F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>O klientovi:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3284F">
+        <w:t xml:space="preserve"> meno a priezvisko, dátum a miesto narodenia, bydlisko, fyzické zdravie, duševné zdravie, mentálna úroveň vrátane výsledkov pedagogicko-psychologickej a špeciálno-pedagogickej diagnostiky. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="302981B9" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3284F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>O rodičoch:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3284F">
+        <w:t xml:space="preserve"> meno a priezvisko, trvalé bydlisko, telefonický kontakt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="436265B5" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="001A4E60">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3284F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ďalšia dokumentácia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3284F">
+        <w:t xml:space="preserve"> v zmysle § 11, ods. 9 zákona č. 245/2008 Z. z. o výchove a vzdelávaní je najmä: správa z diagnostického vyšetrenia. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E49FE1" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DD64D62" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3284F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Všetky tieto údaje sú prísne dôverné</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3284F">
+        <w:t xml:space="preserve">, psychológ, špeciálny pedagóg, logopéd, kariérový poradca, sociálny pedagóg a sociálny pracovník sú povinní zachovávať mlčanlivosť o skutočnostiach, o ktorých sa dozvedeli pri svojej činnosti a to aj po skončení pracovnoprávneho vzťahu v zariadení podľa zákona § 8 ods. 1, písm. c) zákona č. 552/2003 Z. z. o výkone práce vo verejnom záujme, v zmysle nariadenia Európskeho parlamentu a Rady (EÚ) 2016/679 o ochrane fyzických osôb pri spracúvaní osobných údajov a o voľnom pohybe takýchto údajov a v zmysle § 79 zákona č. 18/2018 Z. z. o ochrane osobných údajov a o zmene a doplnení niektorých zákonov ako aj § 11 ods. 7 zákona č. 245/2008 Z. z. o výchove a vzdelávaní. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31638FDB" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53928393" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3284F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Práva klientov/ zákonných zástupcov:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36CE6F07" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2886241B" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3284F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Právo odvolať súhlas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3284F">
+        <w:t xml:space="preserve"> - v prípadoch, kedy Vaše osobné údaje spracúvame na základe Vášho súhlasu, máte právo tento súhlas kedykoľvek odvolať. Súhlas môžete odvolať elektronicky, na adrese zodpovednej osoby, písomne, oznámením o odvolaní súhlasu alebo osobne v sídle našej spoločnosti. Odvolanie súhlasu nemá vplyv na zákonnosť spracúvania osobných údajov, ktoré sme na jeho základe o Vás spracúvali. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D23DB01" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3284F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Právo na prístup</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3284F">
+        <w:t xml:space="preserve"> - máte právo na poskytnutie kópie osobných údajov, ktoré o Vás máme k dispozícii, ako aj na informácie o tom, ako Vaše osobné údaje používame. Vo väčšine prípadov Vám budú Vaše osobné údaje poskytnuté v písomnej listinnej forme, pokiaľ nepožadujete iný spôsob ich poskytnutia. Ak ste o poskytnutie týchto informácií požiadali elektronickými prostriedkami, budú Vám poskytnuté elektronicky, ak to bude technicky možné. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23957BDF" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3284F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Právo na opravu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3284F">
+        <w:t xml:space="preserve"> - prijímame primerané opatrenia, aby sme zabezpečili presnosť, úplnosť a aktuálnosť informácií, ktoré o Vás máme k dispozícii. Ak si myslíte, že údaje, ktorými disponujeme sú nepresné, neúplné alebo neaktuálne, prosím, neváhajte nás požiadať, aby sme tieto informácie upravili, aktualizovali alebo doplnili.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38BDF0EE" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3284F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Právo na výmaz (na zabudnutie)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3284F">
+        <w:t xml:space="preserve"> - máte právo nás požiadať o vymazanie Vašich osobných údajov, napríklad v prípade, ak osobné údaje, ktoré sme o Vás získali, už viac nie sú potrebné na naplnenie pôvodného účelu spracúvania. Vaše právo je však potrebné posúdiť z pohľadu všetkých relevantných okolností. Napríklad, môžeme mať určité právne a regulačné povinnosti, čo znamená, že nebudeme môcť Vašej žiadosti vyhovieť.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D0A8E9" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3284F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Právo na obmedzenie spracúvania</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3284F">
+        <w:t xml:space="preserve"> - za určitých okolností ste oprávnený nás požiadať, aby sme prestali používať Vaše osobné údaje. Ide napríklad o prípady, keď si myslíte, že osobné údaje, ktoré o Vás máme, môžu byť nepresné alebo keď si myslíte, že už Vaše osobné údaje nepotrebujeme využívať.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04ECD34E" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3284F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Právo na prenosnosť údajov</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3284F">
+        <w:t xml:space="preserve"> - za určitých okolností máte právo požiadať nás o prenos osobných údajov, ktoré stenám poskytli, na inú tretiu stranu podľa Vášho výberu. Právo na prenosnosť sa však týka len osobných údajov, ktoré sme od Vás získali na základe súhlasu alebo na základe zmluvy, ktorej ste jednou zo zmluvných strán.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7316F4" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3284F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Právo namietať</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3284F">
+        <w:t xml:space="preserve"> - máte právo namietať voči spracúvaniu údajov, ktoré je založené na našich legitímnych </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3284F">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">oprávnených záujmoch. V prípade, ak nemáme presvedčivý legitímny oprávnený dôvod na spracúvanie a Vy podáte námietku, nebudeme Vaše osobné údaje ďalej spracúvať. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36444A49" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3284F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Právo podať návrh na začatie konania o ochrane osobných údajov</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3284F">
+        <w:t xml:space="preserve"> - ak sa domnievate, že Vaše osobné údaje spracúvane nespravodlivo alebo nezákonne, môžete podať sťažnosť na dozorný orgán, ktorým je Úrad na ochranu osobných údajov Slovenskej republiky, Hraničná 12, 820 07 Bratislava 27; tel. číslo: +421 /2/ 3231 3214; mail: statny.dozor@pdp.gov.sk, https://dataprotection.gov.sk. V prípade podania návrhu elektronickou formou je potrebné, aby spĺňal náležitosti podľa § 19 ods. 1 zákona č. 71/1967 Zb. o správnom konaní (správny poriadok).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E29C79" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3499B283" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3284F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Povinnosti klientov/ zákonných zástupcov:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07621C71" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59E9CE27" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3284F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Povinnosti klientov a zákonných zástupcov vyplývajú z § 144 zákona 245/2008 Z. z. o výchove a vzdelávaní (školský zákon) v znení neskorších predpisov. Ide najmä o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3284F">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rešpektovanie pokynov zamestnancov školského zariadenia, ktoré sú v súlade so všeobecne záväznými právnymi predpismi, vnútornými predpismi ZPP a dobrými mravmi. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3284F">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Zákonný zástupca má právo vybrať pre svoje dieťa školské zariadenie, ktoré poskytuje výchovu a vzdelávanie podľa tohto zákona, zodpovedajúce schopnostiam, zdravotnému stavu, záujmom a záľubám dieťaťa, jeho vierovyznaniu, svetonázoru, národnosti a etnickej príslušnosti; právo na slobodnú voľbu školy alebo školského zariadenia možno uplatňovať v súlade s možnosťami výchovno-vzdelávacej sústavy. Ďalej informovať školské zariadenie o zmene zdravotnej spôsobilosti jeho dieťaťa, jeho zdravotných problémoch alebo iných závažných skutočnostiach, ktoré by mohli mať vplyv na priebeh výchovy a vzdelávania alebo na výkon odborných činností a poskytovať súčinnosť pri riešení prejavov rizikového správania svojho dieťaťa v škole, ktoré môžu ohroziť bezpečnosť a zdravie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7996835C" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E3A4E6B" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3284F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Všetky formy a druhy odbornej starostlivosti sú v centre poradenstva a prevencie poskytované zdarma (§ 130, ods. 11, zákona č. 245/2008 Z. z. o výchove a vzdelávaní). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DDF2B39" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="358A0712" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3284F">
+        <w:t xml:space="preserve">1. Po preštudovaní uvedených informácií súhlasím s psychologickým, špeciálno-pedagogickým vyšetrením a poradenstvom pri voľbe povolania. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B3DFD75" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3284F">
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3284F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Súhlasím</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3284F">
+        <w:t xml:space="preserve"> v zmysle § 11, ods. (6), písm. a), b) zákona č. 245/2008 Z. z. o výchove a vzdelávaní s evidovaním a spracovávaním osobných údajov v Centre poradenstva a prevencie Kpt. Nálepku 1057/18, 075 01 Trebišov</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="643122A8" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3284F">
+        <w:t xml:space="preserve">3. V zmysle § 2 ods. y) zákona č. 245/2008 Z. z. o výchove a vzdelávaní sa žiadateľ oboznámil so všetkými možnosťami vzdelávania dieťaťa alebo vlastného vzdelávania a preberá zodpovednosť za svoje rozhodnutie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C0B66DD" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3284F">
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3284F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Súhlasím / nesúhlasím</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3284F">
+        <w:t xml:space="preserve"> so zaslaním správy z diagnostického vyšetrenia inštitúcii oprávnenej zo zákona (napr. škole, školskému zariadeniu) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C761256" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3284F">
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3284F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Súhlasím / nesúhlasím</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3284F">
+        <w:t xml:space="preserve"> so zaslaním správy z diagnostického vyšetrenia inému (napr. neurológ, pediater,... ) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08AA5638" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09BA6841" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3284F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Súhlas podčiarknite).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F3E4B25" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23D5B9DD" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59480A95" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BCAD1EB" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5444"/>
+        </w:tabs>
+        <w:spacing w:before="184"/>
+        <w:outlineLvl w:val="4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3284F">
+        <w:t>V .................................,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3284F">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3284F">
+        <w:t>dňa ........................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3284F">
+        <w:tab/>
+        <w:t>........................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE3EB67" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38CAAFC0" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3284F">
+        <w:t>podpis rodiča/zákonného zástupcu/žiadateľa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C530CA" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:spacing w:before="78"/>
+        <w:ind w:left="2866" w:right="305" w:hanging="2504"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71ED9FA1" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:spacing w:before="70"/>
+        <w:ind w:left="607"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4411D30E" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:spacing w:before="70"/>
+        <w:ind w:left="607"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="291DD9BC" w14:textId="02D3D018" w:rsidR="005F271C" w:rsidRDefault="005F271C" w:rsidP="00A437E0">
       <w:pPr>
         <w:pStyle w:val="Nadpis3"/>
         <w:spacing w:before="70"/>
         <w:ind w:left="2525" w:right="1353" w:hanging="1532"/>
-      </w:pPr>
-[...3112 lines deleted...]
-          <w:b/>
+        <w:rPr>
+          <w:b w:val="0"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...129 lines deleted...]
-      <w:type w:val="continuous"/>
+    </w:p>
+    <w:sectPr w:rsidR="005F271C" w:rsidSect="00A437E0">
       <w:pgSz w:w="11920" w:h="16850"/>
       <w:pgMar w:top="760" w:right="1060" w:bottom="280" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Monotype Corsiva">
     <w:altName w:val="Monotype Corsiva"/>
     <w:panose1 w:val="03010101010201010101"/>
     <w:charset w:val="EE"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12352263"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8F6E9B8"/>
     <w:lvl w:ilvl="0" w:tplc="EBCEFA1C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Monotype Corsiva" w:eastAsia="Monotype Corsiva" w:hAnsi="Monotype Corsiva" w:cs="Monotype Corsiva" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i/>
         <w:iCs/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9ECA3684">
       <w:numFmt w:val="bullet"/>
@@ -5528,113 +3396,123 @@
     <w:lvl w:ilvl="7" w:tplc="E80A6C70">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3729" w:hanging="286"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A2E83780">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4084" w:hanging="286"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="751584059">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1362976663">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005F271C"/>
     <w:rsid w:val="000C3A44"/>
+    <w:rsid w:val="001A4E60"/>
+    <w:rsid w:val="00384A7E"/>
+    <w:rsid w:val="00401128"/>
     <w:rsid w:val="004A0862"/>
+    <w:rsid w:val="00522D78"/>
     <w:rsid w:val="005F271C"/>
+    <w:rsid w:val="006C3793"/>
+    <w:rsid w:val="006F5BD7"/>
+    <w:rsid w:val="0084422A"/>
+    <w:rsid w:val="0084735E"/>
     <w:rsid w:val="008870D0"/>
+    <w:rsid w:val="00A437E0"/>
     <w:rsid w:val="00C47655"/>
+    <w:rsid w:val="00E04C0F"/>
     <w:rsid w:val="00EF51BD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sk-SK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1038"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4A99BBA0"/>
   <w15:docId w15:val="{C66BF8A0-C3C0-49C5-86BC-F794008A0FF5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6131,51 +4009,51 @@
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Odsekzoznamu">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normlny"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="2"/>
       <w:ind w:left="941" w:hanging="361"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normlny"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1496144954">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2108571982">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6456,61 +4334,61 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>4110</Characters>
+  <Pages>3</Pages>
+  <Words>1703</Words>
+  <Characters>9711</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>34</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>80</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4821</CharactersWithSpaces>
+  <CharactersWithSpaces>11392</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-10-03T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word for Microsoft 365</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2025-10-13T00:00:00Z</vt:filetime>