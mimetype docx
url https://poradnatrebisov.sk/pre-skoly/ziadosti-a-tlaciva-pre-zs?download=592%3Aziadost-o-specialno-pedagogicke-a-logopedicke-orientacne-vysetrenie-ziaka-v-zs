--- v1 (2026-04-25)
+++ v2 (2026-06-28)
@@ -2384,766 +2384,1475 @@
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:t>pečiatka riaditeľa</w:t>
       </w:r>
       <w:r w:rsidRPr="008870D0">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> školy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47090F5D" w14:textId="77777777" w:rsidR="005F271C" w:rsidRDefault="005F271C">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:sectPr w:rsidR="005F271C">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11920" w:h="16850"/>
           <w:pgMar w:top="760" w:right="1060" w:bottom="280" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77BC1DB1" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
-[...1 lines deleted...]
-        <w:ind w:right="-6"/>
+    <w:p w14:paraId="0C837268" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis41"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="4"/>
-[...13 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
         <w:lastRenderedPageBreak/>
         <w:t>INFORMOVANÝ SÚHLAS  ZÁKONNÉHO  ZÁSTUPCU SO ZARADENÍM DO EVIDENCIE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06CC0398" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
-[...1 lines deleted...]
-        <w:ind w:right="-6"/>
+    <w:p w14:paraId="29C8B55B" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis41"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
+        <w:t>A POSKYTNUTÍM STAROSTLIVOSTI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E23908" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Centrum poradenstva a prevencie, Kpt. Nálepku 1057/18, Trebišov, Slovenská republika,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B29AA1" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:ind w:hanging="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IČO: 00523551, DIČ: 2021768606</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26E31192" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:ind w:left="993" w:right="235" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7025C3E9" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F3284F">
+        </w:rPr>
+        <w:t>Starostlivosť zahŕňa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002871EA">
+        <w:t xml:space="preserve"> psychologickú, špeciálno-pedagogickú a logopedickú diagnostiku, poradenstvo, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002871EA">
+        <w:t>reedukácie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002871EA">
+        <w:t xml:space="preserve"> a psychoterapiu podľa individuálnych potrieb klienta, ktoré sa realizujú len s písomným súhlasom zákonného zástupcu. Jedno stretnutie trvá zvyčajne okolo 1 hodiny. Časový interval je individuálny a určuje ho druh a rozsah poskytnutej služby. Obsah vyšetrenia určuje charakter problému, zvyčajne ide o diagnostiku a poradenstvo pri posudzovaní schopností, osobnosti, záujmov, vedomostí, zručností, prípadne iných oblastí ovplyvňujúcich emocionálny, sociálny a psychický vývin klienta. V prípade súhlasu žiadateľa sa písomná správa zasiela na inštitúcie uvedené v súhlase. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002871EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...62 lines deleted...]
-      <w:r w:rsidRPr="00F3284F">
+        </w:rPr>
+        <w:t xml:space="preserve">Žiadateľ má právo oboznámiť sa s jej obsahom. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002871EA">
+        <w:t xml:space="preserve">Súhlas sa vyznačuje na tomto tlačive podčiarknutím, ktoré vykoná pred podpisom žiadanky žiadateľ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D9B27C" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Starostlivosť zahŕňa</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> psychologickú, špeciálno-pedagogickú a logopedickú diagnostiku, poradenstvo, </w:t>
+        <w:t>Pri vyšetrení sa používajú</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002871EA">
+        <w:t xml:space="preserve"> diagnostické nástroje, tzv. psychologické alebo špeciálno-pedagogické testy, alebo prístrojové metódy, ktoré vychádzajú z odborných vedeckých princípov platných v psychológii, špeciálnej pedagogike, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F3284F">
-        <w:t>reedukácie</w:t>
+      <w:r w:rsidRPr="002871EA">
+        <w:t>psychodiagnostike</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F3284F">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F3284F">
+      <w:r w:rsidRPr="002871EA">
+        <w:t xml:space="preserve">, metodológii a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002871EA">
+        <w:t>psychometrii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002871EA">
+        <w:t xml:space="preserve">. Kvantitatívne a kvalitatívne údaje z testov sú súčasťou spisu klienta spolu s ostatnými údajmi získanými pred vyšetrením - napr. anamnestické údaje, pedagogická charakteristika, v priebehu vyšetrenia - záznamy z rozhovorov, interpretácie, poznámky a po skončení vyšetrenia - správa z diagnostického vyšetrenia, závery z konzultácií. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A12E2B" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Žiadateľ má právo oboznámiť sa s jej obsahom. </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00F3284F">
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Pri vyšetrení sa používajú</w:t>
-[...33 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Osobné údaje zisťované v rozsahu § 11, ods. 6 písm. a) a b) zákona č. 245/2008 Z. z. o výchove a vzdelávaní: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="493C7A38" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F3284F">
+    <w:p w14:paraId="1F74E97C" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>O klientovi:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F3284F">
+      <w:r w:rsidRPr="002871EA">
         <w:t xml:space="preserve"> meno a priezvisko, dátum a miesto narodenia, bydlisko, fyzické zdravie, duševné zdravie, mentálna úroveň vrátane výsledkov pedagogicko-psychologickej a špeciálno-pedagogickej diagnostiky. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="302981B9" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F3284F">
+    <w:p w14:paraId="632E06EC" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>O rodičoch:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F3284F">
+      <w:r w:rsidRPr="002871EA">
         <w:t xml:space="preserve"> meno a priezvisko, trvalé bydlisko, telefonický kontakt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="436265B5" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="001A4E60">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F3284F">
+    <w:p w14:paraId="77CC7F02" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:ind w:firstLine="426"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ďalšia dokumentácia</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F3284F">
+      <w:r w:rsidRPr="002871EA">
         <w:t xml:space="preserve"> v zmysle § 11, ods. 9 zákona č. 245/2008 Z. z. o výchove a vzdelávaní je najmä: správa z diagnostického vyšetrenia. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E49FE1" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+    <w:p w14:paraId="7B316E34" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DD64D62" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00F3284F">
+    <w:p w14:paraId="325DB21C" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Všetky tieto údaje sú prísne dôverné</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F3284F">
-[...39 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, psychológ, špeciálny pedagóg, logopéd, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kariérový</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> poradca, sociálny pedagóg a sociálny pracovník sú povinní zachovávať mlčanlivosť o skutočnostiach, o ktorých sa dozvedeli pri svojej činnosti a to aj po skončení pracovnoprávneho vzťahu v zariadení podľa zákona § 8 ods. 1, písm. c) zákona č. 552/2003 Z. z. o výkone práce vo verejnom záujme, v zmysle nariadenia Európskeho parlamentu a Rady (EÚ) 2016/679 o ochrane fyzických osôb pri spracúvaní osobných údajov a o voľnom pohybe takýchto údajov a v zmysle § 79 zákona č. 18/2018 Z. z. o ochrane osobných údajov a o zmene a doplnení niektorých zákonov ako aj § 11 ods. 7 zákona č. 245/2008 Z. z. o výchove a vzdelávaní. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F86A154" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AE80674" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk224032407"/>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Práva klientov: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="324C8268" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- právo na rešpektovanie svojej dôstojnosti, individuality a osobitosti, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C33A9C5" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- právo na primerané a zrozumiteľné informácie o priebehu odbornej činnosti a výsledkoch vzhľadom na jeho vek a rozumovú vyspelosť, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2504CA2D" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- právo na odbornú starostlivosť a podporu, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43CCF17F" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- právo vyjadriť svoj názor a pocity v bezpečnom prostredí, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2859641D" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- právo na ochranu súkromia a osobných údajov, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08627140" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- právo na bezpečné a nediskriminačné zaobchádzanie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="439F4704" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- právo byť primerane zapojené do rozhodovania o podporných opatreniach, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50744915" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- právo na prerušenie alebo ukončenie odbornej činnosti, ak by bola pre dieťa neprimerane zaťažujúca. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1824824C" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Práva zákonných zástupcov /zástupcu zariadenia:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BA76504" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Právo odvolať súhlas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F3284F">
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - v prípadoch, kedy Vaše osobné údaje spracúvame na základe Vášho súhlasu, máte právo tento súhlas kedykoľvek odvolať. Súhlas môžete odvolať elektronicky, na adrese zodpovednej osoby, písomne, oznámením o odvolaní súhlasu alebo osobne v sídle našej spoločnosti. Odvolanie súhlasu nemá vplyv na zákonnosť spracúvania osobných údajov, ktoré sme na jeho základe o Vás spracúvali. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D23DB01" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
-[...5 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="6FDB2843" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Právo na prístup</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F3284F">
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - máte právo na poskytnutie kópie osobných údajov, ktoré o Vás máme k dispozícii, ako aj na informácie o tom, ako Vaše osobné údaje používame. Vo väčšine prípadov Vám budú Vaše osobné údaje poskytnuté v písomnej listinnej forme, pokiaľ nepožadujete iný spôsob ich poskytnutia. Ak ste o poskytnutie týchto informácií požiadali elektronickými prostriedkami, budú Vám poskytnuté elektronicky, ak to bude technicky možné. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23957BDF" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="45A47C10" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Právo na opravu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F3284F">
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - prijímame primerané opatrenia, aby sme zabezpečili presnosť, úplnosť a aktuálnosť informácií, ktoré o Vás máme k dispozícii. Ak si myslíte, že údaje, ktorými disponujeme sú nepresné, neúplné alebo neaktuálne, prosím, neváhajte nás požiadať, aby sme tieto informácie upravili, aktualizovali alebo doplnili.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38BDF0EE" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
-[...5 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="5238570A" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Právo na výmaz (na zabudnutie)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F3284F">
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - máte právo nás požiadať o vymazanie Vašich osobných údajov, napríklad v prípade, ak osobné údaje, ktoré sme o Vás získali, už viac nie sú potrebné na naplnenie pôvodného účelu spracúvania. Vaše právo je však potrebné posúdiť z pohľadu všetkých relevantných okolností. Napríklad, môžeme mať určité právne a regulačné povinnosti, čo znamená, že nebudeme môcť Vašej žiadosti vyhovieť.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D0A8E9" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
-[...5 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="567003AE" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Právo na obmedzenie spracúvania</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F3284F">
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - za určitých okolností ste oprávnený nás požiadať, aby sme prestali používať Vaše osobné údaje. Ide napríklad o prípady, keď si myslíte, že osobné údaje, ktoré o Vás máme, môžu byť nepresné alebo keď si myslíte, že už Vaše osobné údaje nepotrebujeme využívať.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04ECD34E" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
-[...5 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="224A1D61" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Právo na prenosnosť údajov</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F3284F">
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - za určitých okolností máte právo požiadať nás o prenos osobných údajov, ktoré stenám poskytli, na inú tretiu stranu podľa Vášho výberu. Právo na prenosnosť sa však týka len osobných údajov, ktoré sme od Vás získali na základe súhlasu alebo na základe zmluvy, ktorej ste jednou zo zmluvných strán.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C7316F4" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
-[...5 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="1055CCB0" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Právo namietať</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F3284F">
-[...7 lines deleted...]
-    <w:p w14:paraId="36444A49" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - máte právo namietať voči spracúvaniu údajov, ktoré je založené na našich legitímnych oprávnených záujmoch. V prípade, ak nemáme presvedčivý legitímny oprávnený dôvod na spracúvanie a Vy podáte námietku, nebudeme Vaše osobné údaje ďalej spracúvať. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="469A2320" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Právo na výber vhodného školského zariadenia - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>zákonný zástupca má právo vybrať pre svoje dieťa školské zariadenie, ktoré poskytuje výchovu a vzdelávanie podľa tohto zákona, zodpovedajúce schopnostiam, zdravotnému stavu, záujmom a záľubám dieťaťa, jeho vierovyznaniu, svetonázoru, národnosti a etnickej príslušnosti; právo na slobodnú voľbu školy alebo školského zariadenia možno uplatňovať v súlade s možnosťami výchovno-vzdelávacej sústavy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22425C64" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F3284F">
+      <w:r w:rsidRPr="002871EA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Právo podať návrh na začatie konania o ochrane osobných údajov</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F3284F">
+      <w:r w:rsidRPr="002871EA">
         <w:t xml:space="preserve"> - ak sa domnievate, že Vaše osobné údaje spracúvane nespravodlivo alebo nezákonne, môžete podať sťažnosť na dozorný orgán, ktorým je Úrad na ochranu osobných údajov Slovenskej republiky, Hraničná 12, 820 07 Bratislava 27; tel. číslo: +421 /2/ 3231 3214; mail: statny.dozor@pdp.gov.sk, https://dataprotection.gov.sk. V prípade podania návrhu elektronickou formou je potrebné, aby spĺňal náležitosti podľa § 19 ods. 1 zákona č. 71/1967 Zb. o správnom konaní (správny poriadok).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74E29C79" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+    <w:p w14:paraId="66DF3308" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3499B283" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
-[...26 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w14:paraId="1BB5976B" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Povinnosti klientov a zákonných zástupcov vyplývajú z § 144 zákona 245/2008 Z. z. o výchove a vzdelávaní (školský zákon) v znení neskorších predpisov.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="207EB1B9" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3774D57B" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Povinnosti klientov:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="182EB045" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- povinnosť spolupracovať s odborným zamestnancom Centra poradenstva a prevencie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="522CFFB6" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- povinnosť poskytovať pravdivé informácie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="235ACF3F" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- povinnosť rešpektovať dohodnutý priebeh odbornej činnosti, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DCD6D77" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- povinnosť dodržiavať základné pravidlá správania počas realizácie odborných činností. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CED564D" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3814D3B7" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk224032717"/>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Povinnosti zákonných zástupcov / zástupcu zariadenia: </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="120AE42E" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46E0843D" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- povinnosť poskytnutia pravdivých a úplných informácií relevantné pre odbornú činnosť, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E3DF599" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">- povinnosť </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:bCs/>
           <w:lang w:eastAsia="sk-SK"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F3284F">
+        <w:t>rešpektovať pokynov zamestnancov školského zariadenia, ktoré sú v súlade so všeobecne záväznými právnymi predpismi, vnútornými predpismi ZPP a dobrými mravmi,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A03B578" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F3284F">
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-          <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Zákonný zástupca má právo vybrať pre svoje dieťa školské zariadenie, ktoré poskytuje výchovu a vzdelávanie podľa tohto zákona, zodpovedajúce schopnostiam, zdravotnému stavu, záujmom a záľubám dieťaťa, jeho vierovyznaniu, svetonázoru, národnosti a etnickej príslušnosti; právo na slobodnú voľbu školy alebo školského zariadenia možno uplatňovať v súlade s možnosťami výchovno-vzdelávacej sústavy. Ďalej informovať školské zariadenie o zmene zdravotnej spôsobilosti jeho dieťaťa, jeho zdravotných problémoch alebo iných závažných skutočnostiach, ktoré by mohli mať vplyv na priebeh výchovy a vzdelávania alebo na výkon odborných činností a poskytovať súčinnosť pri riešení prejavov rizikového správania svojho dieťaťa v škole, ktoré môžu ohroziť bezpečnosť a zdravie.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7996835C" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+        <w:t>- povinnosť informovať školské zariadenie o zmene zdravotnej spôsobilosti jeho dieťaťa, jeho zdravotných problémoch alebo iných závažných skutočnostiach, ktoré by mohli mať vplyv na priebeh výchovy a vzdelávania alebo na výkon odborných činností a poskytovať súčinnosť pri riešení prejavov rizikového správania svojho dieťaťa v škole, ktoré môžu ohroziť bezpečnosť a zdravie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B5569A1" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E3A4E6B" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+    <w:p w14:paraId="36C1FF55" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F3284F">
+      <w:r w:rsidRPr="002871EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Všetky formy a druhy odbornej starostlivosti sú v centre poradenstva a prevencie poskytované zdarma (§ 130, ods. 11, zákona č. 245/2008 Z. z. o výchove a vzdelávaní). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DDF2B39" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+    <w:p w14:paraId="4B6D4269" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="358A0712" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00F3284F">
+    <w:p w14:paraId="39998A84" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Po preštudovaní uvedených informácií </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>súhlasím</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">psychologickou, špeciálno-pedagogickou, liečebno-pedagogickou, logopedickou, sociálno-pedagogickou diagnostikou, poradenstvom, prevenciou, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reedukáciou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, intervenciou a terapiou.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5263B1A9" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F3284F">
+      <w:r w:rsidRPr="002871EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Súhlasím</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F3284F">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00F3284F">
+      <w:r w:rsidRPr="002871EA">
+        <w:t xml:space="preserve"> v zmysle § 11, ods. (6), písm. a), b) zákona č. 245/2008 Z. z. o výchove a vzdelávaní s evidovaním </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002871EA">
+        <w:lastRenderedPageBreak/>
+        <w:t>a spracovávaním osobných údajov v Centre poradenstva a prevencie Kpt. Nálepku 1057/18, 075 01 Trebišov</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A373B7" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
         <w:t xml:space="preserve">3. V zmysle § 2 ods. y) zákona č. 245/2008 Z. z. o výchove a vzdelávaní sa žiadateľ oboznámil so všetkými možnosťami vzdelávania dieťaťa alebo vlastného vzdelávania a preberá zodpovednosť za svoje rozhodnutie. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0B66DD" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F3284F">
+    <w:p w14:paraId="7A9B0CB8" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F3284F">
+      <w:r w:rsidRPr="002871EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Súhlasím / nesúhlasím</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F3284F">
+      <w:r w:rsidRPr="002871EA">
         <w:t xml:space="preserve"> so zaslaním správy z diagnostického vyšetrenia inštitúcii oprávnenej zo zákona (napr. škole, školskému zariadeniu) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C761256" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F3284F">
+    <w:p w14:paraId="2943D57F" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F3284F">
+      <w:r w:rsidRPr="002871EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Súhlasím / nesúhlasím</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F3284F">
+      <w:r w:rsidRPr="002871EA">
         <w:t xml:space="preserve"> so zaslaním správy z diagnostického vyšetrenia inému (napr. neurológ, pediater,... ) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08AA5638" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
-[...4 lines deleted...]
-    <w:p w14:paraId="09BA6841" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+    <w:p w14:paraId="2A623D48" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15D5CC53" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F3284F">
+      <w:r w:rsidRPr="002871EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(Súhlas podčiarknite).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3E4B25" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
+    <w:p w14:paraId="460C4579" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23D5B9DD" w14:textId="77777777" w:rsidR="00A437E0" w:rsidRPr="00F3284F" w:rsidRDefault="00A437E0" w:rsidP="00A437E0">
-[...87 lines deleted...]
-    <w:p w14:paraId="291DD9BC" w14:textId="02D3D018" w:rsidR="005F271C" w:rsidRDefault="005F271C" w:rsidP="00A437E0">
+    <w:p w14:paraId="5FD20B12" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17FFA2C2" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4513B18F" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V ....................................... dňa ............................                                 ..................................................... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F8FA6EC" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                podpis zákonného zástupcu č.1 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65037BC1" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51AF9B04" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58DAC49D" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BB5A4E8" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62844B5F" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="084C555B" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V ....................................... dňa ............................                                 ..................................................... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73732F5D" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                 podpis zákonného zástupcu č.2 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24ED028A" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3387366F" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6540130B" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66277B37" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13AECE3E" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="342ACB29" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68C0A4EE" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V prípade plnoletého klienta – podpis klienta </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="418431C7" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="077667AD" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64741D28" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="558F620B" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78B12A04" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002871EA">
+        <w:t>V ....................................... dňa ............................                                  ..................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA5DC7B" w14:textId="77777777" w:rsidR="00076C31" w:rsidRPr="002871EA" w:rsidRDefault="00076C31" w:rsidP="00076C31">
       <w:pPr>
         <w:pStyle w:val="Nadpis3"/>
         <w:spacing w:before="70"/>
         <w:ind w:left="2525" w:right="1353" w:hanging="1532"/>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:pgMar w:top="760" w:right="1060" w:bottom="280" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="291DD9BC" w14:textId="02D3D018" w:rsidR="005F271C" w:rsidRPr="00076C31" w:rsidRDefault="005F271C" w:rsidP="00A437E0">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis3"/>
+        <w:spacing w:before="70"/>
+        <w:ind w:left="2525" w:right="1353" w:hanging="1532"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="005F271C" w:rsidRPr="00076C31" w:rsidSect="00076C31">
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+        <w:numStart w:val="0"/>
+      </w:endnotePr>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="567" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Monotype Corsiva">
     <w:altName w:val="Monotype Corsiva"/>
     <w:panose1 w:val="03010101010201010101"/>
     <w:charset w:val="EE"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
@@ -3422,64 +4131,67 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1362976663">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005F271C"/>
+    <w:rsid w:val="00076C31"/>
     <w:rsid w:val="000C3A44"/>
+    <w:rsid w:val="001452EC"/>
     <w:rsid w:val="001A4E60"/>
     <w:rsid w:val="00384A7E"/>
     <w:rsid w:val="00401128"/>
     <w:rsid w:val="004A0862"/>
     <w:rsid w:val="00522D78"/>
     <w:rsid w:val="005F271C"/>
     <w:rsid w:val="006C3793"/>
     <w:rsid w:val="006F5BD7"/>
     <w:rsid w:val="0084422A"/>
     <w:rsid w:val="0084735E"/>
     <w:rsid w:val="008870D0"/>
     <w:rsid w:val="00A437E0"/>
     <w:rsid w:val="00C47655"/>
+    <w:rsid w:val="00D35D33"/>
     <w:rsid w:val="00E04C0F"/>
     <w:rsid w:val="00EF51BD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sk-SK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -4005,50 +4717,80 @@
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Odsekzoznamu">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normlny"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="2"/>
       <w:ind w:left="941" w:hanging="361"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normlny"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nadpis41">
+    <w:name w:val="Nadpis 41"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00076C31"/>
+    <w:pPr>
+      <w:ind w:left="2950"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00076C31"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="sk-SK" w:eastAsia="sk-SK"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1496144954">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2108571982">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -4334,61 +5076,61 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>9711</Characters>
+  <Pages>4</Pages>
+  <Words>1976</Words>
+  <Characters>11264</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>80</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>93</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11392</CharactersWithSpaces>
+  <CharactersWithSpaces>13214</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-10-03T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word for Microsoft 365</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2025-10-13T00:00:00Z</vt:filetime>