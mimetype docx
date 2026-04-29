--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -1,5289 +1,6322 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="53633F17" w14:textId="77777777" w:rsidR="0059623F" w:rsidRDefault="00F211F9">
+    <w:p w14:paraId="45884838" w14:textId="77777777" w:rsidR="00606B00" w:rsidRPr="001772CB" w:rsidRDefault="00606B00" w:rsidP="001772CB">
       <w:pPr>
-        <w:pStyle w:val="Nadpis1"/>
-[...48 lines deleted...]
-        <w:ind w:left="221" w:right="222"/>
+        <w:spacing w:before="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001772CB">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Kpt.</w:t>
+        <w:t>PEDAGOGICKÁ CHARAKTERISTIKA študenta/</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001772CB">
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="-1"/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>ky</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001772CB">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Nálepku</w:t>
-[...45 lines deleted...]
-        <w:t>Trebišov</w:t>
+        <w:t xml:space="preserve"> SŠ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19AEEEBD" w14:textId="77777777" w:rsidR="0059623F" w:rsidRDefault="00F211F9">
+    <w:p w14:paraId="18475FE4" w14:textId="628627DF" w:rsidR="00606B00" w:rsidRPr="001772CB" w:rsidRDefault="00606B00" w:rsidP="001772CB">
       <w:pPr>
-        <w:pStyle w:val="Zkladntext"/>
-[...1 lines deleted...]
-        <w:ind w:left="221" w:right="222"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...10 lines deleted...]
-      <w:r>
         <w:rPr>
-          <w:spacing w:val="-5"/>
-[...105 lines deleted...]
-          <w:sz w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="712E64EB" w14:textId="2B16F874" w:rsidR="0059623F" w:rsidRDefault="00F211F9">
+    <w:p w14:paraId="0536759D" w14:textId="77777777" w:rsidR="00606B00" w:rsidRPr="001772CB" w:rsidRDefault="00606B00" w:rsidP="001772CB">
       <w:pPr>
-        <w:pStyle w:val="Nadpis1"/>
-[...60 lines deleted...]
-        <w:spacing w:before="7"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="37"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D8452F9" w14:textId="16B24483" w:rsidR="0059623F" w:rsidRDefault="006B6AB6" w:rsidP="006B6AB6">
+    <w:p w14:paraId="154ABBF7" w14:textId="77777777" w:rsidR="00606B00" w:rsidRPr="001772CB" w:rsidRDefault="00606B00" w:rsidP="001772CB">
       <w:pPr>
-        <w:pStyle w:val="Zkladntext"/>
-        <w:ind w:right="236"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="001772CB">
         <w:rPr>
-          <w:spacing w:val="-1"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...26 lines deleted...]
-        <w:t>..................................................................................................</w:t>
+        <w:t>Poznámka k vypracovaniu pedagogickej charakteristiky:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="387015CA" w14:textId="77777777" w:rsidR="0059623F" w:rsidRDefault="00F211F9">
+    <w:p w14:paraId="6F19A17C" w14:textId="73C8431C" w:rsidR="00606B00" w:rsidRPr="001772CB" w:rsidRDefault="00606B00" w:rsidP="001772CB">
       <w:pPr>
-        <w:pStyle w:val="Zkladntext"/>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="001772CB">
         <w:rPr>
-          <w:spacing w:val="-15"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...39 lines deleted...]
-        <w:t>................................</w:t>
+        <w:t>Uvedomujeme si  pracovnú zaťaženosť pedagógov, napriek tomu si Vás dovoľujeme požiadať o vypracovanie čo najpodrobnejšej pedagogickej charakteristiky študenta, ktorého prihlasujete na psychologické alebo špeciálno-pedagogické vyšetrenie.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F00BF79" w14:textId="77777777" w:rsidR="0059623F" w:rsidRDefault="00F211F9">
+    <w:p w14:paraId="4554F913" w14:textId="5CC5BB3B" w:rsidR="00606B00" w:rsidRPr="001772CB" w:rsidRDefault="00606B00" w:rsidP="001772CB">
       <w:pPr>
-        <w:spacing w:before="212"/>
-        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001772CB">
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:u w:val="single"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Forma vzdelávania:</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> žiak</w:t>
+        <w:tab/>
+        <w:t>Nasledujúca osnova by Vám v tom mala pomôcť. Samozrejme, nie všetky v osnove uvedené situácie je potrebné popisovať, vždy to závisí od situácie konkrétneho študenta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ABE5DAD" w14:textId="77777777" w:rsidR="0059623F" w:rsidRDefault="00F211F9">
+    <w:p w14:paraId="357105BC" w14:textId="43E8F477" w:rsidR="00606B00" w:rsidRPr="001772CB" w:rsidRDefault="00606B00" w:rsidP="001772CB">
       <w:pPr>
-        <w:pStyle w:val="Odsekzoznamu"/>
-[...8 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001772CB">
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>žiak so</w:t>
-[...78 lines deleted...]
-        <w:t>IVP</w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">                                                                                              Ďakujeme.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="141C6BB9" w14:textId="77777777" w:rsidR="0059623F" w:rsidRPr="00442D22" w:rsidRDefault="00F211F9">
+    <w:p w14:paraId="4BF5BC9C" w14:textId="2D063759" w:rsidR="00606B00" w:rsidRPr="001772CB" w:rsidRDefault="00606B00" w:rsidP="001772CB">
       <w:pPr>
-        <w:pStyle w:val="Odsekzoznamu"/>
-[...9 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001772CB">
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>žiak</w:t>
-[...84 lines deleted...]
-        <w:t>ZŠ</w:t>
+        <w:t xml:space="preserve">Odborní zamestnanci CPP Trebišov </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42B99111" w14:textId="33776995" w:rsidR="00442D22" w:rsidRPr="00F211F9" w:rsidRDefault="00442D22">
+    <w:p w14:paraId="2D51992B" w14:textId="77777777" w:rsidR="00606B00" w:rsidRPr="001772CB" w:rsidRDefault="00606B00" w:rsidP="001772CB">
       <w:pPr>
-        <w:pStyle w:val="Odsekzoznamu"/>
-[...1249 lines deleted...]
-        <w:ind w:left="138"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...1256 lines deleted...]
-          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Mriekatabuky"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="1101" w:type="dxa"/>
+        <w:tblW w:w="10490" w:type="dxa"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1984"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="2098"/>
+        <w:gridCol w:w="2098"/>
+        <w:gridCol w:w="907"/>
+        <w:gridCol w:w="1191"/>
+        <w:gridCol w:w="2098"/>
+        <w:gridCol w:w="2098"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F211F9" w:rsidRPr="00F211F9" w14:paraId="00986060" w14:textId="77777777" w:rsidTr="00583E1B">
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="7BFBF0C2" w14:textId="58424527" w:rsidTr="00A416D7">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="3699B011" w14:textId="1C9BCC68" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="006B6AB6">
-[...11 lines deleted...]
-              <w:t>Správanie</w:t>
+          <w:p w14:paraId="797B6218" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Meno a priezvisko študenta/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tky</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1767" w:type="dxa"/>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="4104587D" w14:textId="77777777" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="006B6AB6">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0D6F2570" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="235476E6" w14:textId="6A7C5E10" w:rsidTr="00A416D7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B502FBA" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dátum narodenia:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="5EC384DB" w14:textId="4FD54B64" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="00583E1B">
-[...11 lines deleted...]
-              <w:t>Slovenský jazyk</w:t>
+          <w:p w14:paraId="1E439FC1" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="48170780" w14:textId="4326A885" w:rsidTr="00A416D7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A62097A" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bydlisko:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="0DCCB069" w14:textId="77777777" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="006B6AB6">
-[...4 lines deleted...]
-                <w:spacing w:val="-2"/>
+          <w:p w14:paraId="1E1288CE" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F211F9" w:rsidRPr="00F211F9" w14:paraId="4657F952" w14:textId="77777777" w:rsidTr="00583E1B">
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="0695C2DA" w14:textId="6C9ABC65" w:rsidTr="00A416D7">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="70B5E723" w14:textId="60266791" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="006B6AB6">
-[...11 lines deleted...]
-              <w:t>Čítanie</w:t>
+          <w:p w14:paraId="368789F9" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Meno a priezvisko zákonného zástupcu:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1767" w:type="dxa"/>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="0D7126A0" w14:textId="77777777" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="006B6AB6">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="08C4F272" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="4B46953E" w14:textId="64534040" w:rsidTr="00A416D7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A60EAF4" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Telef. kontakt zákonného zástupcu/klienta:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="48E37F59" w14:textId="056A1628" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="00583E1B">
-[...11 lines deleted...]
-              <w:t>Maďarský jazyk</w:t>
+          <w:p w14:paraId="3322709A" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="61F642CB" w14:textId="475A7A53" w:rsidTr="00A416D7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="0079F69B" w14:textId="0475BBB0" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>POPIS ŤAŽKOSTÍ, PROBLÉMOV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="353661CA" w14:textId="09BC2ED3" w:rsidTr="00A416D7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F6D3F36" w14:textId="1236C0E6" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Čo je dôvodom k žiadosti o vyšetrenie- problémy v učení, správaní, kariérové poradenstvo, iné:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D1EDB46" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uveďte, prosím. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="5A994E26" w14:textId="77777777" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="006B6AB6">
-[...4 lines deleted...]
-                <w:spacing w:val="-2"/>
+          <w:p w14:paraId="03CEF269" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F211F9" w:rsidRPr="00F211F9" w14:paraId="27CD9D32" w14:textId="77777777" w:rsidTr="00583E1B">
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="42BD6855" w14:textId="71EE3897" w:rsidTr="00A416D7">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="38049FBF" w14:textId="1F3652F3" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="006B6AB6">
-[...11 lines deleted...]
-              <w:t>Písanie</w:t>
+          <w:p w14:paraId="0A936C10" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Aké je správanie študenta/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ky</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> voči učiteľom? (primerané, konfliktné...)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1767" w:type="dxa"/>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="24713DE0" w14:textId="77777777" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="006B6AB6">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="54A54CD2" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6480F82B" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="7236BA3B" w14:textId="5ABBD80B" w:rsidTr="00A416D7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="77584F21" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Aké je správanie voči spolužiakom (napr. konfliktné, je samotársky/a, primerane nadväzuje vzťahy s rovesníkmi...) ?</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="275F8BE6" w14:textId="32BB5DF8" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="00583E1B">
-[...11 lines deleted...]
-              <w:t>Iný cudzí jazyk</w:t>
+          <w:p w14:paraId="11E0A56B" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="0A73821A" w14:textId="2A36FECE" w:rsidTr="00A416D7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="38936AC3" w14:textId="4CD338EB" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ŠKOLSKÝ VÝVIN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="4435C715" w14:textId="3418320B" w:rsidTr="00A416D7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A720F3D" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prospech na SŠ podľa posledného vysvedčenia (označte zodpovedajúce):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1786C203" w14:textId="77777777" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="006B6AB6">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="04BF914C" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>výborný   -   priemerný   -   slabší</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F211F9" w:rsidRPr="00F211F9" w14:paraId="72385473" w14:textId="77777777" w:rsidTr="00583E1B">
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="5679C824" w14:textId="270F159B" w:rsidTr="00A416D7">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1614522C" w14:textId="30EC83BB" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="006B6AB6">
-[...11 lines deleted...]
-              <w:t>Matematika</w:t>
+          <w:p w14:paraId="5E234C7D" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Stabilnejšie dobré výsledky dosahuje v predmetoch:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1767" w:type="dxa"/>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="24A10EA5" w14:textId="77777777" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="006B6AB6">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0B3A4BC7" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="27111493" w14:textId="4A2DC819" w:rsidTr="00A416D7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="18FFE56C" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Stabilnejšie slabé výsledky dosahuje v predmetoch:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="51BB8D4F" w14:textId="0682E4C4" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="00583E1B">
-[...11 lines deleted...]
-              <w:t>Biológia</w:t>
+          <w:p w14:paraId="2C1119A2" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="1A772139" w14:textId="295BAFAB" w:rsidTr="00A416D7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="554F1222" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dochádzka od zač. šk. roka (označte zodpovedajúce):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2328E079" w14:textId="77777777" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="006B6AB6">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="55778E2C" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ pravidelná  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6696166F" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□ nepravidelná</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26E7821C" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□ iné ..................................................................................</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F211F9" w:rsidRPr="00F211F9" w14:paraId="66BB8DEC" w14:textId="77777777" w:rsidTr="00583E1B">
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="0E4F1E1B" w14:textId="63BC3FCD" w:rsidTr="00A416D7">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="760CBF74" w14:textId="523F17C3" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="006B6AB6">
-[...11 lines deleted...]
-              <w:t>Prírodoveda</w:t>
+          <w:p w14:paraId="67425242" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Je Vaša SŠ prvou školou, ktorú začal/a študent/ka navštevovať po skončení ZŠ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1767" w:type="dxa"/>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="6219B2C2" w14:textId="77777777" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="006B6AB6">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="765AA3E9" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="4B642C97" w14:textId="409AD9AD" w:rsidTr="00A416D7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C429A0C" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Opakoval/a študent/ka niektorý ročník? Ktorý?</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="0EEBB2CB" w14:textId="070E6D95" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="00583E1B">
-[...11 lines deleted...]
-              <w:t>Geografia</w:t>
+          <w:p w14:paraId="721C8696" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="06FD320A" w14:textId="2CE8FAEC" w:rsidTr="00A416D7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="74B13568" w14:textId="7CEA6FE1" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Má vypravovaný individuálny vzdelávací plán, ak áno, z ktorých predmetov.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="0336C1F5" w14:textId="77777777" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="006B6AB6">
-[...4 lines deleted...]
-                <w:spacing w:val="-2"/>
+          <w:p w14:paraId="4D5AC84C" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2EC2ECA5" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F211F9" w:rsidRPr="00F211F9" w14:paraId="47F23DF3" w14:textId="77777777" w:rsidTr="00583E1B">
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="1F1C5576" w14:textId="69108EF5" w:rsidTr="00A416D7">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="4440803C" w14:textId="4F9D9190" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="006B6AB6">
-[...11 lines deleted...]
-              <w:t>Vlastiveda</w:t>
+          <w:p w14:paraId="3A7550AC" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Jeho/jej školské výsledky (označte X, pri odpovedi iné doplňte) podľa odhadu vyučujúcich:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1767" w:type="dxa"/>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="7984650B" w14:textId="77777777" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="006B6AB6">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="41A4A250" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□  zodpovedajú jeho/jej schopnostiam</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63F3AA02" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□  učí sa pod svoje možnosti</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15CDEB7E" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>□  vynakladá značné úsilie a aj tak sa mu/jej nedar</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17CFEF4F" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□  iné .......................................................................</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="3B225378" w14:textId="03CDE24B" w:rsidTr="00A416D7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D074658" w14:textId="08275757" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ZDRAVOTNÁ, OSOBNÁ A RODINNÁ ANAMNÉZA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="1F7C584E" w14:textId="1BB044BC" w:rsidTr="00A416D7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EE8F098" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Je chronicky chorý/á, častejšie vymeškáva v škole pre chorobu? Ak áno, uveďte jeho/jej zdravotné ťažkosti.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="672562BC" w14:textId="091BD2BB" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="00583E1B">
-[...11 lines deleted...]
-              <w:t>Fyzika</w:t>
+          <w:p w14:paraId="3962D46E" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="787B6695" w14:textId="26FBB5FD" w:rsidTr="00A416D7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="14A2DC96" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Študent/ka žije v (označte X, pri odpovedi iné doplňte): </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2049BD5C" w14:textId="77777777" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="006B6AB6">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="46F51971" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□   úplnej </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43DDF1AC" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□   neúplnej rodine</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="348D235C" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□   náhradná rodinná starostlivosť</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25924C07" w14:textId="61A3BBB5" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□   iné.......................................................................</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F211F9" w:rsidRPr="00F211F9" w14:paraId="3203B574" w14:textId="77777777" w:rsidTr="00583E1B">
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="56C62801" w14:textId="7FF13560" w:rsidTr="00A416D7">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="21323DE4" w14:textId="51767DDA" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="006B6AB6">
-[...11 lines deleted...]
-              <w:t>Iné:</w:t>
+          <w:p w14:paraId="2B0D8AA7" w14:textId="30268A28" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Popíšte kontakt/ spoluprácu  rodičov so školou:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1767" w:type="dxa"/>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1F7D1B03" w14:textId="77777777" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="006B6AB6">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="518EDAD3" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="418CEF53" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="7F22D074" w14:textId="19B6B3BD" w:rsidTr="00A416D7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="311B4B41" w14:textId="5378A376" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MOTIVAČNÉ ČINITELE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="332EBB76" w14:textId="337EBAF6" w:rsidTr="00A416D7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="75A3FC28" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Je študent/ka s výberom SŠ spokojný/á?</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1D820AFF" w14:textId="35E7C369" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="00583E1B">
-[...11 lines deleted...]
-              <w:t>Chémia</w:t>
+          <w:p w14:paraId="2F0D7ADA" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="2FF61F6F" w14:textId="1DD04E14" w:rsidTr="00A416D7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="22DA7589" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Postoj k učeniu a ku škole je:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="20ECA85D" w14:textId="77777777" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="006B6AB6">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="31DBD02D" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□   kladný</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58CE2C28" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□   záporný</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7880E440" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□   indiferentný</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03C176C5" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□   výberový - kladný len ku niektorým predmetom</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E83FDA" w:rsidRPr="00F211F9" w14:paraId="0D7E5D0D" w14:textId="77777777" w:rsidTr="00583E1B">
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="7B705D86" w14:textId="2C51A5D2" w:rsidTr="00A416D7">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3D64414F" w14:textId="6BEB65F9" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="006B6AB6">
-[...11 lines deleted...]
-              <w:t>Iné:</w:t>
+          <w:p w14:paraId="1020C430" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Čo študenta/ku motivuje? (pochvala, trest, príklad, hodnotenie kolektívom, odmena, strach z rodičov...iné)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1767" w:type="dxa"/>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="4A2A46CB" w14:textId="77777777" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="006B6AB6">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="54131744" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="1E52A3C9" w14:textId="3A9C8DAC" w:rsidTr="00A416D7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="20C0C502" w14:textId="2E4E07EA" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ZÁUJMY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="3F0463E7" w14:textId="7EA0456F" w:rsidTr="00A416D7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6362297D" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Má študent/ka záujem ísť po maturite ďalej študovať?</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="52EAC471" w14:textId="2E49C252" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="00583E1B">
-[...11 lines deleted...]
-              <w:t>Dejepis</w:t>
+          <w:p w14:paraId="47DE8796" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="0B8E93FE" w14:textId="1572EB50" w:rsidTr="00A416D7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="267969AA" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voľba ďalšieho vzdelávania je vzhľadom k dosahovaným školským výsledkom (označte X, pri odpovedi iné doplňte): </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="137F1612" w14:textId="77777777" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="006B6AB6">
+          <w:p w14:paraId="1AD762F2" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□   adekvátna</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53FB9CA1" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□   neadekvátna</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76B4A799" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□   iné ..........................................................................</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="1FF42220" w14:textId="20FB926B" w:rsidTr="00A416D7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="77D0310A" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Účasť v súťažiach, reprezentácia školy:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08F64E90" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C309C96" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="489CBA9F" w14:textId="4A9929C6" w:rsidTr="00A416D7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C515E55" w14:textId="19FD7B58" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DOTERAJŠIE OPATRENIA ŠKOLY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="51C9F20A" w14:textId="0750C8B0" w:rsidTr="00A416D7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FB03423" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Aké kroky a opatrenia na odstránenie problémov zo strany školy už boli uplatnené (napr. napomenutie triednym učiteľom, napomenutie riaditeľom školy, znížená známky zo správania...)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="65CCFC67" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03FBE585" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71A0DA95" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42EE79F8" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="2EB17A6B" w14:textId="609A1324" w:rsidTr="00A416D7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B6C8EDD" w14:textId="2DC22583" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VÝZNAMNEJŠIE OSOBNOSTNÉ CHARAKTERISTIKY ŠTUDENTA/KY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="37A79CE6" w14:textId="6FDB8DD0" w:rsidTr="00A416D7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="69B2354F" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Charakterizujte študenta/ku (označte X, pri odpovedi iné doplňte):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74B3FAC0" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="1EBB587C" w14:textId="21C2B69D" w:rsidTr="00A416D7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2098" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="343AF4DA" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk132804542"/>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>aktívny </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54D02C1B" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>agresívny </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5138EAA3" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t xml:space="preserve">asertívny </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F8E5F76" w14:textId="78633410" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ambiciózny</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>bojazlivý </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63F0E916" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>bezcharakterný</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>citlivý </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C2AEC2D" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>cieľavedomý</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>čestný </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t> dôveryhodný </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05B34581" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>dobrosrdečný </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="497E2075" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>disciplinovaný </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06B003FF" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>dôkladný </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2995F8CC" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>drzý</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7976758F" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>egoistický </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5088EBC7" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>empatický</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>flegmatický </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2098" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FCA22D0" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>férový</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78A64027" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>gavaliersky</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CF81A05" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>grobiansky</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>hanblivý </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="750B0369" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>hrubý </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="428ECBEE" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>hašterivý </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B323BCE" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>húževnatý</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>iniciatívny </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="512D3F94" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>impulzívny </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FECE06A" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>ignorantský</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>jedovitý </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D6A1F91" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>ješitný</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>konfliktný </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B49EE71" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>kamarátsky </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E4D4D0D" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>klamársky</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>lenivý </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5691CA0E" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>lajdácky </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="32016F3A" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>ľahostajný</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C14CC5F" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□ ľahko sa vzdáva</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44F16394" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□ ľahko sa rozruší</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>milý </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B860366" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>márnomyseľný</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F3D49B4" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□ náladový</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>neporiadny </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D415CBA" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>nebojácny </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F8F1958" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□ nepokojný</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FCC33A4" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t xml:space="preserve">namyslený </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27E5D8EC" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nerešpektuje </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37BF8E02" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">    autority</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t> optimistický </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AB7A603" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>originálny </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02689F47" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>odvážny </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02B326A3" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>ochotný </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DDDE567" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>ohľaduplný</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2098" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B67502" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>provokatívny </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56B3A2B2" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>pracovitý</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44755FC1" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>panovačný </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65E747D4" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>priateľsky</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74BB6C40" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>rozvážny</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5534C417" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t xml:space="preserve">spoľahlivý  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64539579" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>skúpy </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="759A2B1B" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>skromný  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36749715" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>smelý</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>štedrý </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31D4C63D" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>šikovný </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AC5E22F" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>škriepivý</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□ t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>rucovitý </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2482FE9E" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t xml:space="preserve">trpezlivý  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="506EA932" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□ trémista</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="405DCD0A" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>tolerantný </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="698FC55B" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>tvrdohlavý </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B933443" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>tvorivý</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2098" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6948C002" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>úprimný</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26FB0C7B" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>uštipačný </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="081A98EA" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ uzavretý </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F68EE65" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>usilovný</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>vtipný </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="778E8B07" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>veľkorysý </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="327892F1" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>veselý </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56A9E3B8" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>výbušný </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E91DE36" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>vulgárny</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D06ABB0" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□ vzdorovitý</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13F55243" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>zodpovedný </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45618737" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>zvedavý </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="498D2FA2" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>závistlivý</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:br w:type="textWrapping" w:clear="all"/>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>žiarlivý </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48692DD9" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="sk-SK"/>
+              </w:rPr>
+              <w:t>žiadostivý</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0610A910" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□ živý</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48328C60" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□ iné........................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5640163E" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73A21A6B" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>................................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CDC692B" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="417E99B0" w14:textId="75D9A9C0" w:rsidTr="007E09D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="54364840" w14:textId="3FC9F13D" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="007E09D4" w:rsidP="001772CB">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
-              <w:spacing w:before="1"/>
-              <w:rPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>AKÉ PODPORNÉ OPATRENIA BOLI/SÚ POSKYTOVANÉ ŠTUDENTOVI (označte krížikom):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="0698C658" w14:textId="77777777" w:rsidTr="00A416D7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Mriekatabuky"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="236"/>
+              <w:gridCol w:w="10028"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00AF4869" w:rsidRPr="001772CB" w14:paraId="389CFDCA" w14:textId="77777777" w:rsidTr="00AF4869">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="236" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="07603187" w14:textId="77777777" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="10028" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="1058C57D" w14:textId="70F41C79" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001772CB">
+                    <w:rPr>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Poskytovanie výchovy a vzdelávania na základe úpravy cieľov, metód, foriem a prístupov vo výchove a</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DF5BA3" w:rsidRPr="001772CB">
+                    <w:rPr>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="001772CB">
+                    <w:rPr>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>vzdelávaní</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00AF4869" w:rsidRPr="001772CB" w14:paraId="48E7CD6E" w14:textId="77777777" w:rsidTr="00AF4869">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="236" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="79C0FCC1" w14:textId="77777777" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="10028" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="7BAD782A" w14:textId="26412BC4" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001772CB">
+                    <w:rPr>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Poskytovanie výchovy a vzdelávania na základe úpravy obsahu výchovy a vzdelávania a hodnotenia výsledkov dosiahnutých deťmi alebo žiakmi vo výchove a</w:t>
+                  </w:r>
+                  <w:r w:rsidR="001772CB">
+                    <w:rPr>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="001772CB">
+                    <w:rPr>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>vzdelávaní</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00AF4869" w:rsidRPr="001772CB" w14:paraId="134D2B2F" w14:textId="77777777" w:rsidTr="00AF4869">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="236" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="7FC0DDA2" w14:textId="77777777" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="10028" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="2503868A" w14:textId="2712E564" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001772CB">
+                    <w:rPr>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Zabezpečenie činností na rozvoj pohybovej schopnosti, zmyslového vnímania, komunikačnej schopností, kognitívnej schopností, sociálno-komunikačných zručností, emocionality a sebaobsluhy</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00AF4869" w:rsidRPr="001772CB" w14:paraId="5627B444" w14:textId="77777777" w:rsidTr="00AF4869">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="236" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="127E75C1" w14:textId="77777777" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="10028" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="18783220" w14:textId="3AA05937" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001772CB">
+                    <w:rPr>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Činnosť na podporu dosahovania školskej spôsobilosti</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00AF4869" w:rsidRPr="001772CB" w14:paraId="04E88753" w14:textId="77777777" w:rsidTr="00AF4869">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="236" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="4C3B68D9" w14:textId="77777777" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="10028" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="1E322600" w14:textId="1733CAF0" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001772CB">
+                    <w:rPr>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Zabezpečenie poskytovania kurzu vyučovacieho jazyka alebo inej podpory pri osvojovaní si vyučovacieho jazyka školy</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00AF4869" w:rsidRPr="001772CB" w14:paraId="04AD82CD" w14:textId="77777777" w:rsidTr="00AF4869">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="236" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="679C2CE7" w14:textId="77777777" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="10028" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="6D738B22" w14:textId="529A2996" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001772CB">
+                    <w:rPr>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Zabezpečenie doučovania alebo cieleného učenia na dosiahnutie najvyššieho individuálneho kognitívneho potenciálu dieťaťa alebo žiaka</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00AF4869" w:rsidRPr="001772CB" w14:paraId="1FBBA8F7" w14:textId="77777777" w:rsidTr="00AF4869">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="236" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="1E144D37" w14:textId="77777777" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="10028" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="0BE30822" w14:textId="11F5160F" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001772CB">
+                    <w:rPr>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Skvalitnenie podmienok výchovy a vzdelávania žiakov zo sociálne znevýhodneného prostredia</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00AF4869" w:rsidRPr="001772CB" w14:paraId="225D3AD7" w14:textId="77777777" w:rsidTr="00AF4869">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="236" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="62D7F156" w14:textId="77777777" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="10028" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="11526E46" w14:textId="425B1955" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001772CB">
+                    <w:rPr>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Zabezpečenie vzdelávania sa vo vyučovacom predmete alebo vo vzdelávacej oblasti vo vyššom ročníku</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00AF4869" w:rsidRPr="001772CB" w14:paraId="186348CB" w14:textId="77777777" w:rsidTr="00AF4869">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="236" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="26E79425" w14:textId="77777777" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="10028" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="1D2B1221" w14:textId="257AED5E" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001772CB">
+                    <w:rPr>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Zabezpečenie osobitných foriem komunikácie dieťaťa so zdravotným postihnutím alebo žiaka so zdravotným postihnutím so školou alebo so školským zariadením</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00AF4869" w:rsidRPr="001772CB" w14:paraId="58F0A08C" w14:textId="77777777" w:rsidTr="00AF4869">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="236" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="5B090575" w14:textId="77777777" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="10028" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="04234A93" w14:textId="5F6C0852" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001772CB">
+                    <w:rPr>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Činnosť na podporu sociálneho zaradenia</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00AF4869" w:rsidRPr="001772CB" w14:paraId="04D33BBA" w14:textId="77777777" w:rsidTr="00AF4869">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="236" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="087E6DEF" w14:textId="77777777" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="10028" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="754C2278" w14:textId="2DFFCF49" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001772CB">
+                    <w:rPr>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Činnosť na podporu predchádzania ukončenia školskej dochádzky v nižšom ako poslednom ročníku základnej školy alebo strednej školy</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00AF4869" w:rsidRPr="001772CB" w14:paraId="206AD1E7" w14:textId="77777777" w:rsidTr="00AF4869">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="236" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="406E109C" w14:textId="77777777" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="10028" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="59800C75" w14:textId="5438F8D3" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001772CB">
+                    <w:rPr>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Špecializované kariérové poradenstvo </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00AF4869" w:rsidRPr="001772CB" w14:paraId="4C09030E" w14:textId="77777777" w:rsidTr="00AF4869">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="236" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="3C4D783E" w14:textId="77777777" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="10028" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="030AAFDA" w14:textId="69AF1433" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001772CB">
+                    <w:rPr>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Zabezpečenie pôsobenia pedagogického asistenta v triede</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00AF4869" w:rsidRPr="001772CB" w14:paraId="5336D1C8" w14:textId="77777777" w:rsidTr="00AF4869">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="236" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="10877B4D" w14:textId="77777777" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="10028" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="3891FA29" w14:textId="45164CA3" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001772CB">
+                    <w:rPr>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Poskytovanie zdravotnej starostlivosti</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00AF4869" w:rsidRPr="001772CB" w14:paraId="7F9394DE" w14:textId="77777777" w:rsidTr="00AF4869">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="236" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="600FAB9F" w14:textId="77777777" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="10028" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="5437E686" w14:textId="2A36DD19" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001772CB">
+                    <w:rPr>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Zabezpečenie sebaobslužných úkonov v čase výchovno-vzdelávacieho procesu</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00AF4869" w:rsidRPr="001772CB" w14:paraId="6DC13E64" w14:textId="77777777" w:rsidTr="00AF4869">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="236" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="115DF003" w14:textId="77777777" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="10028" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="5BCD4AF3" w14:textId="72208A59" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001772CB">
+                    <w:rPr>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Poskytnutie špeciálnych edukačných publikácií a kompenzačných pomôcok</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00AF4869" w:rsidRPr="001772CB" w14:paraId="3DEFA4AC" w14:textId="77777777" w:rsidTr="00AF4869">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="236" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="293CB86C" w14:textId="77777777" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="10028" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="197BD038" w14:textId="38F9D897" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001772CB">
+                    <w:rPr>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Zabezpečenie úpravy priestorov školy určených na podporu vnímania a nadobúdanie zručností</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00AF4869" w:rsidRPr="001772CB" w14:paraId="356D9059" w14:textId="77777777" w:rsidTr="00AF4869">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="236" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="66886A2F" w14:textId="77777777" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="10028" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="1A5E79A6" w14:textId="6CCF9242" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001772CB">
+                    <w:rPr>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Odstraňovanie fyzických bariér v priestoroch školy alebo školského zariadenia a organizačných bariér pri výchove a</w:t>
+                  </w:r>
+                  <w:r w:rsidR="001772CB">
+                    <w:rPr>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="001772CB">
+                    <w:rPr>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>vzdelávaní</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00AF4869" w:rsidRPr="001772CB" w14:paraId="4595D62A" w14:textId="77777777" w:rsidTr="00AF4869">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="236" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="37D2E093" w14:textId="77777777" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="10028" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="2FFE3075" w14:textId="6CE79CCD" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001772CB">
+                    <w:rPr>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Zabezpečenie diétneho stravovania</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00AF4869" w:rsidRPr="001772CB" w14:paraId="0BB7A4B5" w14:textId="77777777" w:rsidTr="00AF4869">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="236" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="652B11A8" w14:textId="77777777" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="10028" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="4051585C" w14:textId="3AB535DF" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001772CB">
+                    <w:rPr>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Prevencia na podporu fyzického zdravia, duševného zdravia a prevencia výskytu rizikového správania</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00AF4869" w:rsidRPr="001772CB" w14:paraId="46006D4B" w14:textId="77777777" w:rsidTr="00AF4869">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="236" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="0E6F50D4" w14:textId="77777777" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="10028" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="5F7C7E26" w14:textId="02483683" w:rsidR="00AF4869" w:rsidRPr="001772CB" w:rsidRDefault="00AF4869" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:spacing w:line="276" w:lineRule="auto"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001772CB">
+                    <w:rPr>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Krízová intervencia</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="72F39B46" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="57E49B3A" w14:textId="7CAE56B4" w:rsidTr="00A416D7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="64958A39" w14:textId="3369F330" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>AKO DLHO BOLI POSKYTOVANÉ PODPORNÉ OPATRENIA NA 1. A 2. ÚROVNI?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="1A6BB460" w14:textId="2A01CAEF" w:rsidTr="00A416D7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="11F5B69F" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="6197B2AB" w14:textId="34F37176" w:rsidTr="00A416D7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="569D0A0F" w14:textId="48D1DEDB" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>KTORÉ Z TÝCHTO PODPORNÝCH OPATRENÍ BOLI ÚČINNÉ A KTORÉ NEÚČINNÉ (vypísať):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="47E67F43" w14:textId="196D7906" w:rsidTr="00A416D7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Mriekatabuky"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="5132"/>
+              <w:gridCol w:w="5132"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="007E09D4" w:rsidRPr="001772CB" w14:paraId="105F776A" w14:textId="77777777" w:rsidTr="007E09D4">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5132" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="5E2BE6EA" w14:textId="29B5F04D" w:rsidR="007E09D4" w:rsidRPr="001772CB" w:rsidRDefault="007E09D4" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:pStyle w:val="Zkladntext"/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="3734"/>
+                    </w:tabs>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001772CB">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>ÚČINNÉ</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5132" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="554698C4" w14:textId="3FEFE964" w:rsidR="007E09D4" w:rsidRPr="001772CB" w:rsidRDefault="007E09D4" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:pStyle w:val="Zkladntext"/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="3734"/>
+                    </w:tabs>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="001772CB">
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>NEÚČINNÉ</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="007E09D4" w:rsidRPr="001772CB" w14:paraId="00C2AA0E" w14:textId="77777777" w:rsidTr="007E09D4">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5132" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="44606BC5" w14:textId="77777777" w:rsidR="007E09D4" w:rsidRPr="001772CB" w:rsidRDefault="007E09D4" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:pStyle w:val="Zkladntext"/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="3734"/>
+                    </w:tabs>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="753D053F" w14:textId="77777777" w:rsidR="007E09D4" w:rsidRPr="001772CB" w:rsidRDefault="007E09D4" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:pStyle w:val="Zkladntext"/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="3734"/>
+                    </w:tabs>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="1A2D0E66" w14:textId="77777777" w:rsidR="007E09D4" w:rsidRPr="001772CB" w:rsidRDefault="007E09D4" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:pStyle w:val="Zkladntext"/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="3734"/>
+                    </w:tabs>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="62776E64" w14:textId="77777777" w:rsidR="007E09D4" w:rsidRPr="001772CB" w:rsidRDefault="007E09D4" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:pStyle w:val="Zkladntext"/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="3734"/>
+                    </w:tabs>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="2522F175" w14:textId="77777777" w:rsidR="007E09D4" w:rsidRPr="001772CB" w:rsidRDefault="007E09D4" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:pStyle w:val="Zkladntext"/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="3734"/>
+                    </w:tabs>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="38235623" w14:textId="77777777" w:rsidR="007E09D4" w:rsidRPr="001772CB" w:rsidRDefault="007E09D4" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:pStyle w:val="Zkladntext"/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="3734"/>
+                    </w:tabs>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="736A83CD" w14:textId="77777777" w:rsidR="007E09D4" w:rsidRPr="001772CB" w:rsidRDefault="007E09D4" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:pStyle w:val="Zkladntext"/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="3734"/>
+                    </w:tabs>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="724978B4" w14:textId="77777777" w:rsidR="007E09D4" w:rsidRPr="001772CB" w:rsidRDefault="007E09D4" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:pStyle w:val="Zkladntext"/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="3734"/>
+                    </w:tabs>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="663D04B0" w14:textId="77777777" w:rsidR="007E09D4" w:rsidRPr="001772CB" w:rsidRDefault="007E09D4" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:pStyle w:val="Zkladntext"/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="3734"/>
+                    </w:tabs>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="3974D9AD" w14:textId="77777777" w:rsidR="007E09D4" w:rsidRPr="001772CB" w:rsidRDefault="007E09D4" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:pStyle w:val="Zkladntext"/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="3734"/>
+                    </w:tabs>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5132" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="52CF9637" w14:textId="77777777" w:rsidR="007E09D4" w:rsidRPr="001772CB" w:rsidRDefault="007E09D4" w:rsidP="001772CB">
+                  <w:pPr>
+                    <w:pStyle w:val="Zkladntext"/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="3734"/>
+                    </w:tabs>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="03AE119E" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="232BACBB" w14:textId="06C775AB" w:rsidTr="00A416D7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD0AA8D" w14:textId="18BB7915" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001772CB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ČO DÔLEŽITÉ BY MAL ODBORNÝ ZAMESTNANEC O ŠTUDENTOVI/ŠTUDENTKE EŠTE VEDIEŤ?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A416D7" w:rsidRPr="001772CB" w14:paraId="5B031F88" w14:textId="088E758D" w:rsidTr="00A416D7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="79905D04" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="324D62F5" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DDA1842" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12E19237" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72B31395" w14:textId="77777777" w:rsidR="00A416D7" w:rsidRPr="001772CB" w:rsidRDefault="00A416D7" w:rsidP="001772CB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="11808BCB" w14:textId="77777777" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="006B6AB6">
+    <w:p w14:paraId="76EEF2D3" w14:textId="77777777" w:rsidR="00606B00" w:rsidRPr="001772CB" w:rsidRDefault="00606B00" w:rsidP="001772CB">
       <w:pPr>
-        <w:pStyle w:val="Zkladntext"/>
-[...411 lines deleted...]
-        <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...543 lines deleted...]
-          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="411A2694" w14:textId="77777777" w:rsidR="00CE6C0C" w:rsidRPr="00F211F9" w:rsidRDefault="00CE6C0C" w:rsidP="00CE6C0C">
+    <w:p w14:paraId="47E692AC" w14:textId="77777777" w:rsidR="00606B00" w:rsidRPr="001772CB" w:rsidRDefault="00606B00" w:rsidP="001772CB">
       <w:pPr>
-        <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71DED190" w14:textId="77777777" w:rsidR="00CE6C0C" w:rsidRPr="00F211F9" w:rsidRDefault="00CE6C0C" w:rsidP="00CE6C0C">
+    <w:p w14:paraId="73959A70" w14:textId="77777777" w:rsidR="00606B00" w:rsidRPr="001772CB" w:rsidRDefault="00606B00" w:rsidP="001772CB">
       <w:pPr>
-        <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EF5DD17" w14:textId="77777777" w:rsidR="00CE6C0C" w:rsidRPr="00F211F9" w:rsidRDefault="00CE6C0C" w:rsidP="00CE6C0C">
+    <w:p w14:paraId="4D529F3E" w14:textId="77777777" w:rsidR="00606B00" w:rsidRPr="001772CB" w:rsidRDefault="00606B00" w:rsidP="001772CB">
       <w:pPr>
-        <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-          <w:szCs w:val="23"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F211F9">
+      <w:r w:rsidRPr="001772CB">
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-          <w:szCs w:val="23"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poznámka: </w:t>
+        <w:t>Vypracoval/a (meno a podpis):........................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="692FA501" w14:textId="77777777" w:rsidR="00CE6C0C" w:rsidRPr="00F211F9" w:rsidRDefault="00CE6C0C" w:rsidP="00CE6C0C">
+    <w:p w14:paraId="75B3DE5E" w14:textId="77777777" w:rsidR="00606B00" w:rsidRPr="001772CB" w:rsidRDefault="00606B00" w:rsidP="001772CB">
       <w:pPr>
-        <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...20 lines deleted...]
-          <w:sz w:val="26"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22F82277" w14:textId="77777777" w:rsidR="0059623F" w:rsidRPr="00F211F9" w:rsidRDefault="0059623F" w:rsidP="00CE6C0C">
+    <w:p w14:paraId="1066BBFB" w14:textId="77777777" w:rsidR="00606B00" w:rsidRPr="001772CB" w:rsidRDefault="00606B00" w:rsidP="001772CB">
       <w:pPr>
-        <w:pStyle w:val="Zkladntext"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="26"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="244EF1D8" w14:textId="77777777" w:rsidR="0059623F" w:rsidRPr="00F211F9" w:rsidRDefault="0059623F" w:rsidP="00CE6C0C">
+    <w:p w14:paraId="50463B2A" w14:textId="77777777" w:rsidR="00606B00" w:rsidRPr="001772CB" w:rsidRDefault="00606B00" w:rsidP="001772CB">
       <w:pPr>
-        <w:pStyle w:val="Zkladntext"/>
-        <w:spacing w:before="4"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="35"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03A0B14E" w14:textId="77777777" w:rsidR="0059623F" w:rsidRPr="00CE6C0C" w:rsidRDefault="00F211F9" w:rsidP="00CE6C0C">
+    <w:p w14:paraId="31588FD4" w14:textId="77777777" w:rsidR="00606B00" w:rsidRPr="001772CB" w:rsidRDefault="00606B00" w:rsidP="001772CB">
       <w:pPr>
-        <w:pStyle w:val="Zkladntext"/>
-[...3 lines deleted...]
-        <w:ind w:left="138"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="EE0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F211F9">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F211F9">
+    </w:p>
+    <w:p w14:paraId="2D927C20" w14:textId="77777777" w:rsidR="00606B00" w:rsidRPr="001772CB" w:rsidRDefault="00606B00" w:rsidP="001772CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>...................................</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F211F9">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67B0B5BC" w14:textId="77777777" w:rsidR="00606B00" w:rsidRPr="001772CB" w:rsidRDefault="00606B00" w:rsidP="001772CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001772CB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F211F9">
+      <w:r w:rsidRPr="001772CB">
         <w:rPr>
-          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Vypracoval:</w:t>
-[...18 lines deleted...]
-        <w:t>..</w:t>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0059623F" w:rsidRPr="00CE6C0C">
-[...1 lines deleted...]
-      <w:pgMar w:top="1320" w:right="1280" w:bottom="280" w:left="1280" w:header="708" w:footer="708" w:gutter="0"/>
+    <w:p w14:paraId="55BC5996" w14:textId="77777777" w:rsidR="00484FD2" w:rsidRPr="001772CB" w:rsidRDefault="00484FD2" w:rsidP="001772CB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00484FD2" w:rsidRPr="001772CB" w:rsidSect="00606B00">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:footnotePr>
+        <w:pos w:val="beneathText"/>
+      </w:footnotePr>
+      <w:pgSz w:w="11905" w:h="16837"/>
+      <w:pgMar w:top="1417" w:right="848" w:bottom="1417" w:left="709" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="52582796" w14:textId="77777777" w:rsidR="00554394" w:rsidRDefault="00554394" w:rsidP="00606B00">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0C9C1835" w14:textId="77777777" w:rsidR="00554394" w:rsidRDefault="00554394" w:rsidP="00606B00">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="126B1D99" w14:textId="60E5579D" w:rsidR="001D4ADB" w:rsidRDefault="001D4ADB">
+    <w:pPr>
+      <w:pStyle w:val="Pta"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="4024EFC7" w14:textId="77777777" w:rsidR="00606B00" w:rsidRDefault="00606B00">
+    <w:pPr>
+      <w:pStyle w:val="Pta"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="46C5CCB5" w14:textId="77777777" w:rsidR="00554394" w:rsidRDefault="00554394" w:rsidP="00606B00">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="356B4FAD" w14:textId="77777777" w:rsidR="00554394" w:rsidRDefault="00554394" w:rsidP="00606B00">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="09A13206" w14:textId="50636633" w:rsidR="00606B00" w:rsidRDefault="00606B00">
+    <w:pPr>
+      <w:pStyle w:val="Hlavika"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="04E083CD" w14:textId="77777777" w:rsidR="00606B00" w:rsidRPr="00D20C80" w:rsidRDefault="00606B00" w:rsidP="00606B00">
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
+        <w:b/>
+        <w:caps/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00D20C80">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
+        <w:b/>
+        <w:caps/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>Centrum poradenstva a prevencie</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="342D09C5" w14:textId="77777777" w:rsidR="00606B00" w:rsidRPr="00D20C80" w:rsidRDefault="00606B00" w:rsidP="00606B00">
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00D20C80">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>Kpt. Nálepku 1057/18, 075 01 Trebišov</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D20C80">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">    </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="3EDC8A2E" w14:textId="77777777" w:rsidR="00606B00" w:rsidRPr="00D20C80" w:rsidRDefault="00606B00" w:rsidP="00606B00">
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00D20C80">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">tel. </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00FE2E97">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>0919 077 386</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D20C80">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">,  </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00FE2E97">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>0911 371 767</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D20C80">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, e-mail:  poradna@poradnatrebisov.sk  www.poradnatrebisov.sk </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="14A815DF" w14:textId="77777777" w:rsidR="00606B00" w:rsidRPr="000200C9" w:rsidRDefault="00606B00" w:rsidP="000200C9">
+    <w:pPr>
+      <w:pStyle w:val="Hlavika"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06A76942"/>
+    <w:nsid w:val="4DE20D31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6CDA49F4"/>
-    <w:lvl w:ilvl="0" w:tplc="91C23898">
+    <w:tmpl w:val="702CE57A"/>
+    <w:lvl w:ilvl="0" w:tplc="419EA734">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="278" w:hanging="140"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
-[...7 lines deleted...]
-        <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="7A8CAE1E">
+    <w:lvl w:ilvl="1" w:tplc="041B0003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1186" w:hanging="140"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26669A22">
+    <w:lvl w:ilvl="2" w:tplc="041B0005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2093" w:hanging="140"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="AAFE4A4C">
+    <w:lvl w:ilvl="3" w:tplc="041B0001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2999" w:hanging="140"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="B3D8EA52">
+    <w:lvl w:ilvl="4" w:tplc="041B0003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3906" w:hanging="140"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="E6C257EA">
+    <w:lvl w:ilvl="5" w:tplc="041B0005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4813" w:hanging="140"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="257A023C">
+    <w:lvl w:ilvl="6" w:tplc="041B0001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5719" w:hanging="140"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0F0A65C4">
+    <w:lvl w:ilvl="7" w:tplc="041B0003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6626" w:hanging="140"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="850A384C">
+    <w:lvl w:ilvl="8" w:tplc="041B0005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7533" w:hanging="140"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...121 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1485927416">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:pos w:val="beneathText"/>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0059623F"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00F211F9"/>
+    <w:rsidRoot w:val="00606B00"/>
+    <w:rsid w:val="000B29CC"/>
+    <w:rsid w:val="001772CB"/>
+    <w:rsid w:val="001D4ADB"/>
+    <w:rsid w:val="00213BAB"/>
+    <w:rsid w:val="00264A23"/>
+    <w:rsid w:val="00283C34"/>
+    <w:rsid w:val="00285F4B"/>
+    <w:rsid w:val="003437A8"/>
+    <w:rsid w:val="00484FD2"/>
+    <w:rsid w:val="00520684"/>
+    <w:rsid w:val="00554394"/>
+    <w:rsid w:val="00606B00"/>
+    <w:rsid w:val="00680FAD"/>
+    <w:rsid w:val="007E09D4"/>
+    <w:rsid w:val="00A416D7"/>
+    <w:rsid w:val="00AF4869"/>
+    <w:rsid w:val="00B048AC"/>
+    <w:rsid w:val="00DF5BA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sk-SK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7222DB1E"/>
-  <w15:docId w15:val="{BFEAAAEF-D883-4769-9958-4104B4CDA2E9}"/>
+  <w14:docId w14:val="71420AB4"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0E149E40-0486-4E17-9651-821C16B063D8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5310,51 +6343,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5624,523 +6657,1029 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normlny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00606B00"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:lang w:val="sk-SK"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normlny"/>
+    <w:next w:val="Normlny"/>
+    <w:link w:val="Nadpis1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00606B00"/>
     <w:pPr>
-      <w:spacing w:before="77"/>
-[...1 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normlny"/>
+    <w:next w:val="Normlny"/>
+    <w:link w:val="Nadpis2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00606B00"/>
     <w:pPr>
-      <w:ind w:left="138"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-      <w:u w:val="single" w:color="000000"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:next w:val="Normlny"/>
+    <w:link w:val="Nadpis3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00606B00"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:next w:val="Normlny"/>
+    <w:link w:val="Nadpis4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00606B00"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:next w:val="Normlny"/>
+    <w:link w:val="Nadpis5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00606B00"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:next w:val="Normlny"/>
+    <w:link w:val="Nadpis6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00606B00"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:next w:val="Normlny"/>
+    <w:link w:val="Nadpis7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00606B00"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:next w:val="Normlny"/>
+    <w:link w:val="Nadpis8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00606B00"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:next w:val="Normlny"/>
+    <w:link w:val="Nadpis9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00606B00"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Predvolenpsmoodseku">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlnatabuka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezzoznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis1Char">
+    <w:name w:val="Nadpis 1 Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Nadpis1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00606B00"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis2Char">
+    <w:name w:val="Nadpis 2 Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Nadpis2"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:rsid w:val="00606B00"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis3Char">
+    <w:name w:val="Nadpis 3 Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Nadpis3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00606B00"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis4Char">
+    <w:name w:val="Nadpis 4 Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Nadpis4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00606B00"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis5Char">
+    <w:name w:val="Nadpis 5 Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Nadpis5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00606B00"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis6Char">
+    <w:name w:val="Nadpis 6 Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Nadpis6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00606B00"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis7Char">
+    <w:name w:val="Nadpis 7 Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Nadpis7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00606B00"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis8Char">
+    <w:name w:val="Nadpis 8 Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Nadpis8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00606B00"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis9Char">
+    <w:name w:val="Nadpis 9 Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Nadpis9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00606B00"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nzov">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:next w:val="Normlny"/>
+    <w:link w:val="NzovChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="00606B00"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Zkladntext">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NzovChar">
+    <w:name w:val="Názov Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Nzov"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00606B00"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Podtitul">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normlny"/>
-    <w:uiPriority w:val="1"/>
+    <w:next w:val="Normlny"/>
+    <w:link w:val="PodtitulChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="00606B00"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PodtitulChar">
+    <w:name w:val="Podtitul Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Podtitul"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00606B00"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citcia">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:next w:val="Normlny"/>
+    <w:link w:val="CitciaChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00606B00"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitciaChar">
+    <w:name w:val="Citácia Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Citcia"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00606B00"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Odsekzoznamu">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normlny"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00606B00"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intenzvnezvraznenie">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00606B00"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zvraznencitcia">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:next w:val="Normlny"/>
+    <w:link w:val="ZvraznencitciaChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00606B00"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZvraznencitciaChar">
+    <w:name w:val="Zvýraznená citácia Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Zvraznencitcia"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00606B00"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Zvraznenodkaz">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00606B00"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Hlavika">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:link w:val="HlavikaChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00606B00"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HlavikaChar">
+    <w:name w:val="Hlavička Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Hlavika"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00606B00"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pta">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:link w:val="PtaChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00606B00"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PtaChar">
+    <w:name w:val="Päta Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Pta"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00606B00"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hypertextovprepojenie">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00606B00"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zkladntext">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normlny"/>
+    <w:link w:val="ZkladntextChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00A416D7"/>
     <w:pPr>
-      <w:spacing w:before="136"/>
-[...1 lines deleted...]
-      <w:jc w:val="right"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
     </w:pPr>
+    <w:rPr>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normlny"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZkladntextChar">
+    <w:name w:val="Základný text Char"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:link w:val="Zkladntext"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
+    <w:rsid w:val="00A416D7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Mriekatabuky">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normlnatabuka"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="006B6AB6"/>
+    <w:rsid w:val="007E09D4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...13 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.poradnatrebisov.sk/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:poradna@poradnatrebisov.sk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motív Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>10287</Characters>
+  <Pages>4</Pages>
+  <Words>1042</Words>
+  <Characters>5943</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>85</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>49</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Názov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Microsoft Word - Tlaivá - Pedagogická charakteristika dieeaea a ~iaka</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12067</CharactersWithSpaces>
+  <CharactersWithSpaces>6972</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Microsoft Word - Tlaivá - Pedagogická charakteristika dieeaea a ~iaka</dc:title>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>hp</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...12 lines deleted...]
-</file>