--- v0 (2025-10-15)
+++ v1 (2026-06-05)
@@ -1,5084 +1,5185 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="53633F17" w14:textId="77777777" w:rsidR="0059623F" w:rsidRDefault="00F211F9">
+    <w:p w14:paraId="5D5A7543" w14:textId="77777777" w:rsidR="0059623F" w:rsidRPr="00F918AB" w:rsidRDefault="00F211F9">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
         <w:ind w:right="222"/>
-      </w:pPr>
-[...9 lines deleted...]
-        </w:rPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F918AB">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CENTRUMPORADENSTVAAPREVENCIE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092E65CF" w14:textId="577E5981" w:rsidR="00A3504F" w:rsidRPr="00747A08" w:rsidRDefault="00A3504F" w:rsidP="00A3504F">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="91" w:right="80"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00747A08">
+        <w:t>Kpt.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00747A08">
+        <w:t>Nálepku</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00747A08">
+        <w:t>1057/18,</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:ind w:left="221" w:right="222"/>
+      <w:r w:rsidRPr="00747A08">
+        <w:t>07501</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747A08">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Trebišov</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54047C8E" w14:textId="2E9A7042" w:rsidR="00A3504F" w:rsidRPr="00747A08" w:rsidRDefault="00A3504F" w:rsidP="00A3504F">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="91" w:right="81"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...16 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk227660544"/>
+      <w:r w:rsidRPr="00747A08">
+        <w:t>tel.:0919 077 386, 0911 371 767,</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00747A08">
+        <w:t>e-mail:</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...143 lines deleted...]
-        <w:r w:rsidR="0059623F">
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="00C20E4B">
+          <w:rPr>
+            <w:rStyle w:val="Hypertextovprepojenie"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
           <w:t>poradna@poradnatrebisov.sk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="4B2B42EE" w14:textId="2EA7723C" w:rsidR="00A3504F" w:rsidRPr="00747A08" w:rsidRDefault="00A3504F" w:rsidP="00A3504F">
+      <w:pPr>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="91" w:right="80"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00747A08">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>elokované</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6">
-        <w:r w:rsidR="0059623F">
+      <w:r w:rsidRPr="00747A08">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>pracovisko:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747A08">
+        <w:t>Komenského 3425/18,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747A08">
+        <w:t>07501</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747A08">
+        <w:t>Trebišov,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747A08">
+        <w:t>e-mail:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747A08">
+        <w:t xml:space="preserve">elcpp@poradnatrebisov.sk </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E26485" w14:textId="58A51AE7" w:rsidR="0059623F" w:rsidRPr="00A3504F" w:rsidRDefault="00A3504F" w:rsidP="00A3504F">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="91" w:right="81"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747A08">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>web:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="00C20E4B">
           <w:rPr>
-            <w:spacing w:val="-2"/>
+            <w:rStyle w:val="Hypertextovprepojenie"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.poradnatrebisov.sk</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="67097730" w14:textId="77777777" w:rsidR="0059623F" w:rsidRDefault="0059623F">
+      <w:r w:rsidRPr="00747A08">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, tel. 0915 572 466</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:pict w14:anchorId="0B2AEF63">
+          <v:rect id="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:69.5pt;margin-top:31.95pt;width:456.35pt;height:1.45pt;z-index:-251656704;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:text" fillcolor="black" stroked="f">
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:rect>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="00F918AB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:pict w14:anchorId="16933EE9">
+          <v:rect id="docshape1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:69.5pt;margin-top:31.95pt;width:456.35pt;height:1.45pt;z-index:-251658752;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:text" fillcolor="black" stroked="f">
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:rect>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D37267F" w14:textId="77777777" w:rsidR="0059623F" w:rsidRDefault="0059623F">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="712E64EB" w14:textId="2B16F874" w:rsidR="0059623F" w:rsidRDefault="00F211F9">
-[...9 lines deleted...]
-          <w:spacing w:val="-7"/>
+    <w:p w14:paraId="07CCAA5C" w14:textId="34C2ACE2" w:rsidR="0059623F" w:rsidRDefault="00F918AB" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F918AB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Pedagogická charakteristika žiaka v</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21C18">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F918AB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>ŠZŠ</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21C18">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (OU, PŠ)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F918AB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ŠT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B04531" w14:textId="77777777" w:rsidR="00F918AB" w:rsidRPr="00F918AB" w:rsidRDefault="00F918AB" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="725B445C" w14:textId="27F0375B" w:rsidR="00F918AB" w:rsidRDefault="00F918AB" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F918AB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Meno</w:t>
+      </w:r>
+      <w:r w:rsidR="00567E72">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:spacing w:val="-6"/>
+      <w:r w:rsidRPr="00F918AB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00567E72">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F918AB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>priezvisko</w:t>
+      </w:r>
+      <w:r w:rsidR="00567E72">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...98 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00F918AB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>žiaka/žiačky:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.....................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325A7C47" w14:textId="77777777" w:rsidR="00F918AB" w:rsidRDefault="00F918AB" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F918AB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Škola:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-15"/>
-[...20 lines deleted...]
-          <w:spacing w:val="-2"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="545E7733" w14:textId="77777777" w:rsidR="00F918AB" w:rsidRDefault="00F918AB" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F918AB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dátum narodenia:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ......................................................... </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F918AB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Počet žiakov triede:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ...............................................</w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:spacing w:before="212"/>
+    </w:p>
+    <w:p w14:paraId="470FBD56" w14:textId="77777777" w:rsidR="00845ED5" w:rsidRDefault="00845ED5" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
         <w:ind w:left="138"/>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41DF75F7" w14:textId="77777777" w:rsidR="00F918AB" w:rsidRDefault="00F918AB" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F918AB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Forma vzdelávania:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...269 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a ) bežná trieda – intaktný žiak</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34BD69E2" w14:textId="77777777" w:rsidR="00F918AB" w:rsidRDefault="00F918AB" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                    b ) žiak so ŠVVP vzdelávaný v bežnej triede formou IVP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6193E52E" w14:textId="77777777" w:rsidR="00F918AB" w:rsidRDefault="00F918AB" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                    c ) žiak so ŠVVP vzdelávaný v špeciálnej triede ZŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01CC0D00" w14:textId="77777777" w:rsidR="00F918AB" w:rsidRDefault="00F918AB" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                    d ) žiak so ŠVVP vzdelávaný v špeciálnej škole</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C1B7313" w14:textId="77777777" w:rsidR="00845ED5" w:rsidRDefault="00845ED5" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="141A4A9E" w14:textId="77777777" w:rsidR="00F918AB" w:rsidRPr="00F918AB" w:rsidRDefault="00F918AB" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F211F9">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00F918AB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Priebeh školskej dochádzky :</w:t>
-[...102 lines deleted...]
-          <w:tab w:val="left" w:pos="4385"/>
+        <w:t>Priebeh školskej dochádzky:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FAD4809" w14:textId="77777777" w:rsidR="00F918AB" w:rsidRDefault="00F918AB" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
         </w:tabs>
         <w:ind w:left="138"/>
-        <w:rPr>
-[...19 lines deleted...]
-          <w:bCs/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vek pri vstupe žiaka/žiačky do školy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B15826" w14:textId="77777777" w:rsidR="00F918AB" w:rsidRDefault="00F918AB" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ročník ( ročníky), ktoré žiak/žiačka opakoval/a:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F8F87EA" w14:textId="77777777" w:rsidR="00F918AB" w:rsidRDefault="00F918AB" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rok školskej dochádzky žiaka/žiačky:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="005DFB3F" w14:textId="77777777" w:rsidR="00F918AB" w:rsidRDefault="00F918AB" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dlhšia absencia (trvanie, príčina):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="307C4E32" w14:textId="77777777" w:rsidR="00F918AB" w:rsidRDefault="00F918AB" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zmena školy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD09162" w14:textId="77777777" w:rsidR="00845ED5" w:rsidRDefault="00845ED5" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B662DD2" w14:textId="77777777" w:rsidR="00F918AB" w:rsidRPr="00F918AB" w:rsidRDefault="00F918AB" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Počet vymeškaných vyučovacích hodín (dôvod)</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F918AB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...63 lines deleted...]
-        <w:spacing w:before="132"/>
+        <w:t>Počet vymeškaných vyučovacích hodín (dôvod):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19F8CD99" w14:textId="77777777" w:rsidR="00F918AB" w:rsidRDefault="00F918AB" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
         <w:ind w:left="138"/>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:spacing w:before="139"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>..........................................................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F4273E" w14:textId="77777777" w:rsidR="00845ED5" w:rsidRDefault="00845ED5" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
         <w:ind w:left="138"/>
-        <w:rPr>
-[...20 lines deleted...]
-        <w:spacing w:before="137"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49926C5C" w14:textId="77777777" w:rsidR="00F918AB" w:rsidRDefault="00F918AB" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
         <w:ind w:left="138"/>
-        <w:rPr>
-[...57 lines deleted...]
-        <w:spacing w:before="132"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90D18">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fyziologické </w:t>
+      </w:r>
+      <w:r w:rsidR="00F90D18" w:rsidRPr="00F90D18">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>zvláštnosti žiaka /zrak, sluch, motorika, reč/:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1153E290" w14:textId="77777777" w:rsidR="00F90D18" w:rsidRDefault="00F90D18" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
         <w:ind w:left="138"/>
-        <w:rPr>
-[...20 lines deleted...]
-        <w:spacing w:before="137"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.......................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A275952" w14:textId="77777777" w:rsidR="00845ED5" w:rsidRDefault="00845ED5" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
         <w:ind w:left="138"/>
-        <w:rPr>
-[...20 lines deleted...]
-        <w:spacing w:before="139"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="329A82AB" w14:textId="77777777" w:rsidR="00F90D18" w:rsidRPr="00F90D18" w:rsidRDefault="00F90D18" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
         <w:ind w:left="138"/>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:spacing w:before="137"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90D18">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Silné stránky žiaka v procese edukácie /popíšte/:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C93B8D4" w14:textId="77777777" w:rsidR="00845ED5" w:rsidRDefault="00F90D18" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
         <w:ind w:left="138"/>
-        <w:rPr>
-[...20 lines deleted...]
-        <w:spacing w:before="139"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>..........................................................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A268DA1" w14:textId="77777777" w:rsidR="00845ED5" w:rsidRDefault="00845ED5" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
         <w:ind w:left="138"/>
-        <w:rPr>
-[...73 lines deleted...]
-        <w:spacing w:before="134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="341459FE" w14:textId="77777777" w:rsidR="00F90D18" w:rsidRDefault="00F90D18" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
         <w:ind w:left="138"/>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:spacing w:before="137"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90D18">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Slabé stránky žiaka v procese edukácie /popíšte/:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BCD2C89" w14:textId="77777777" w:rsidR="00845ED5" w:rsidRDefault="00F90D18" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
         <w:ind w:left="138"/>
-        <w:rPr>
-[...20 lines deleted...]
-        <w:spacing w:before="139"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>..........................................................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59322D47" w14:textId="77777777" w:rsidR="00845ED5" w:rsidRDefault="00845ED5" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
         <w:ind w:left="138"/>
-        <w:rPr>
-[...75 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74FFEEC2" w14:textId="77777777" w:rsidR="00F90D18" w:rsidRDefault="00F90D18" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90D18">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Kedy sa prejavili ťažkosti u žiaka:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19776CE2" w14:textId="77777777" w:rsidR="00845ED5" w:rsidRDefault="00F90D18" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.......................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1598DCDE" w14:textId="77777777" w:rsidR="00845ED5" w:rsidRDefault="00845ED5" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="245DDE0F" w14:textId="77777777" w:rsidR="00F90D18" w:rsidRPr="00F90D18" w:rsidRDefault="00F90D18" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90D18">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Komunikácia so žiakom:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="401C9BC6" w14:textId="77777777" w:rsidR="00F90D18" w:rsidRDefault="00F90D18" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90D18">
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...111 lines deleted...]
-        <w:spacing w:before="1"/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- rečová produkcia: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>spontánna / nadmerná / bez problémov / s problémami: s dospelými – s rovesníkmi / bezmyšlienkovito / v určitých situáciách prestane komunikovať – kedy?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2490C8DB" w14:textId="77777777" w:rsidR="00F90D18" w:rsidRDefault="00F90D18" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
         <w:ind w:left="138"/>
-        <w:rPr>
-[...24 lines deleted...]
-        <w:spacing w:before="137"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90D18">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90D18">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">......................................................................................................................................................................- obsah: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jednoduchá slovná zásoba / bohatá slovná zásoba, využíva abstraktné pojmy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61764FCD" w14:textId="77777777" w:rsidR="00F90D18" w:rsidRDefault="00F90D18" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
         <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.............................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12E047F0" w14:textId="77777777" w:rsidR="00845ED5" w:rsidRDefault="00845ED5" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41347B35" w14:textId="77777777" w:rsidR="00F90D18" w:rsidRDefault="00F90D18" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90D18">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Rozumový vývin:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="156782DD" w14:textId="77777777" w:rsidR="00F90D18" w:rsidRDefault="00F90D18" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
-          <w:spacing w:val="-2"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pozornosť:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  a ) veľmi dobrá   b ) priemerná  c ) rozptýlená, reaguje na vedľajšie podnety  d ) zjavná nesústredenosť  e ) nedostatočná – takmer sa </w:t>
+      </w:r>
+      <w:r w:rsidR="00F619F4">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nedá upútať</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F140D43" w14:textId="77777777" w:rsidR="00F619F4" w:rsidRDefault="00F619F4" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...32 lines deleted...]
-        <w:spacing w:before="139"/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Osvojovanie si nových poznatkov:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  a ) rýchle  b ) priemerné  c ) pomalé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F4D86EC" w14:textId="77777777" w:rsidR="00F619F4" w:rsidRDefault="00F619F4" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
         <w:ind w:left="138"/>
-        <w:rPr>
-[...50 lines deleted...]
-        <w:spacing w:before="132"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pamäť:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> učivo sa naučí a zreprodukuje / len ťažko sa rozpamätáva / zreprodukuje báseň / vyrozpráva obsah príbehu s porozumením / nedokáže si spomenúť na to: čo čítal – čo sa učil – čo počul – čo videl </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>/......................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C3E05CB" w14:textId="77777777" w:rsidR="00845ED5" w:rsidRDefault="00845ED5" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
         <w:ind w:left="138"/>
-      </w:pPr>
-[...188 lines deleted...]
-        <w:spacing w:before="137"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5271128A" w14:textId="77777777" w:rsidR="00F619F4" w:rsidRDefault="00F619F4" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
         <w:ind w:left="138"/>
-        <w:rPr>
-[...190 lines deleted...]
-        <w:spacing w:before="162"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pracovné úsilie: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      mimoriadna snaživosť / priemerné /</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56E11126" w14:textId="77777777" w:rsidR="00F619F4" w:rsidRDefault="00F619F4" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
         <w:ind w:left="138"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  ľakostajné..........................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="135BB08E" w14:textId="77777777" w:rsidR="00845ED5" w:rsidRDefault="00845ED5" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F90F195" w14:textId="77777777" w:rsidR="00F619F4" w:rsidRDefault="00F619F4" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Pracovné</w:t>
-[...5 lines deleted...]
-          <w:sz w:val="24"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F619F4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:t xml:space="preserve">Disciplína: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3690AB3C" w14:textId="77777777" w:rsidR="00F619F4" w:rsidRDefault="00F619F4" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- plnenie školských povinností: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6705E8EC" w14:textId="77777777" w:rsidR="00F619F4" w:rsidRDefault="00F619F4" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.............................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C5948D" w14:textId="77777777" w:rsidR="00F619F4" w:rsidRDefault="00F619F4" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>- správanie voči pedagógom:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EE0D7DC" w14:textId="77777777" w:rsidR="00F619F4" w:rsidRDefault="00F619F4" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.............................................................................................................................................................................- správanie voči spolužiakom:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C60FAE" w14:textId="77777777" w:rsidR="00F619F4" w:rsidRDefault="00F619F4" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.............................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53544A52" w14:textId="77777777" w:rsidR="00845ED5" w:rsidRDefault="00845ED5" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63B409E6" w14:textId="77777777" w:rsidR="00F619F4" w:rsidRDefault="00F619F4" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F619F4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>úsilie:</w:t>
-[...355 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:t>Individuálna práca dieťaťa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>( popíšte – pochopenie inštrukcií, výdrž pri práci, pracovné tempo, samostatnosť/nesamostatnosť.....):................................................................................................................................................................................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CEC9BCB" w14:textId="77777777" w:rsidR="00845ED5" w:rsidRDefault="00845ED5" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C21690D" w14:textId="77777777" w:rsidR="00F619F4" w:rsidRDefault="00F619F4" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Individuálna</w:t>
-[...5 lines deleted...]
-          <w:sz w:val="24"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:t>Zvláštne a nápadné prejavy správania (výrazné povahové rysy):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C7FB4D" w14:textId="77777777" w:rsidR="00F619F4" w:rsidRDefault="00015809" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ľ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F619F4">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ahko sa rozplače / úzkostlivosť / impulzivita / agresia / bitkárstvo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / robí zo seba šaša / arogancia / skáče do rečí / drzosť / neplní príkazy / ničí cudzie veci / záškoláctvo / uzavretosť / klamstvo / drobné krádeže / posmieva sa iným / vulgárnosť / prílišná hravosť / somatické ťažkosti (bolesti hlavy, brucha, pomočovanie,....) / neobratnosť / nesamostatnosť /</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B00A240" w14:textId="77777777" w:rsidR="00015809" w:rsidRDefault="00015809" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Iné: ......................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325D2C98" w14:textId="77777777" w:rsidR="00845ED5" w:rsidRDefault="00845ED5" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B8497AA" w14:textId="77777777" w:rsidR="00015809" w:rsidRDefault="00015809" w:rsidP="00F918AB">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>práca</w:t>
-[...5 lines deleted...]
-          <w:sz w:val="24"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00015809">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...136 lines deleted...]
-        <w:spacing w:line="275" w:lineRule="exact"/>
+        <w:t>Školský prospech:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68BB236E" w14:textId="77777777" w:rsidR="00015809" w:rsidRPr="00015809" w:rsidRDefault="00015809" w:rsidP="00015809">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
         <w:ind w:left="138"/>
-        <w:rPr>
-[...695 lines deleted...]
-          <w:spacing w:val="-2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>známky posledného/očakávaného vysvedčenia (podčiarknite, o aké vysvedčenie sa jedná)</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mriekatabuky"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="1101" w:type="dxa"/>
+        <w:tblInd w:w="138" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1984"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="2357"/>
+        <w:gridCol w:w="2357"/>
+        <w:gridCol w:w="2357"/>
+        <w:gridCol w:w="2357"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F211F9" w:rsidRPr="00F211F9" w14:paraId="00986060" w14:textId="77777777" w:rsidTr="00583E1B">
-[...14 lines deleted...]
-                <w:spacing w:val="-2"/>
+      <w:tr w:rsidR="00015809" w14:paraId="2A578397" w14:textId="77777777" w:rsidTr="00015809">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E4B2885" w14:textId="77777777" w:rsidR="00015809" w:rsidRDefault="00015809" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Správanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1767" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:spacing w:val="-2"/>
+            <w:tcW w:w="2357" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="545E764B" w14:textId="77777777" w:rsidR="00015809" w:rsidRDefault="00015809" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46ECFE60" w14:textId="77777777" w:rsidR="00015809" w:rsidRDefault="00015809" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Slovenský jazyk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:spacing w:val="-2"/>
+            <w:tcW w:w="2357" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CE78EA2" w14:textId="77777777" w:rsidR="00015809" w:rsidRDefault="00015809" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F211F9" w:rsidRPr="00F211F9" w14:paraId="4657F952" w14:textId="77777777" w:rsidTr="00583E1B">
-[...14 lines deleted...]
-                <w:spacing w:val="-2"/>
+      <w:tr w:rsidR="00015809" w14:paraId="25E03E91" w14:textId="77777777" w:rsidTr="00015809">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A600E2B" w14:textId="77777777" w:rsidR="00015809" w:rsidRPr="00427B48" w:rsidRDefault="00015809" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00427B48">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Čítanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1767" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:spacing w:val="-2"/>
+            <w:tcW w:w="2357" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="520C916A" w14:textId="77777777" w:rsidR="00015809" w:rsidRPr="00427B48" w:rsidRDefault="00015809" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47336AD8" w14:textId="77777777" w:rsidR="00015809" w:rsidRDefault="00015809" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00427B48">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Maďarský jazyk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:spacing w:val="-2"/>
+            <w:tcW w:w="2357" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A96CA6C" w14:textId="77777777" w:rsidR="00015809" w:rsidRDefault="00015809" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F211F9" w:rsidRPr="00F211F9" w14:paraId="27CD9D32" w14:textId="77777777" w:rsidTr="00583E1B">
-[...14 lines deleted...]
-                <w:spacing w:val="-2"/>
+      <w:tr w:rsidR="00015809" w14:paraId="5963CB2B" w14:textId="77777777" w:rsidTr="00015809">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26CD1665" w14:textId="77777777" w:rsidR="00015809" w:rsidRDefault="00015809" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Písanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1767" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:spacing w:val="-2"/>
+            <w:tcW w:w="2357" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24E0F2BD" w14:textId="77777777" w:rsidR="00015809" w:rsidRDefault="00015809" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64CD1287" w14:textId="77777777" w:rsidR="00015809" w:rsidRDefault="00015809" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Iný cudzí jazyk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:spacing w:val="-2"/>
+            <w:tcW w:w="2357" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A4CA507" w14:textId="77777777" w:rsidR="00015809" w:rsidRDefault="00015809" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F211F9" w:rsidRPr="00F211F9" w14:paraId="72385473" w14:textId="77777777" w:rsidTr="00583E1B">
-[...14 lines deleted...]
-                <w:spacing w:val="-2"/>
+      <w:tr w:rsidR="00015809" w14:paraId="1E75B8FC" w14:textId="77777777" w:rsidTr="00015809">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6476115A" w14:textId="77777777" w:rsidR="00015809" w:rsidRDefault="00015809" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Matematika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1767" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:spacing w:val="-2"/>
+            <w:tcW w:w="2357" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="208496A5" w14:textId="77777777" w:rsidR="00015809" w:rsidRDefault="00015809" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1993EF77" w14:textId="77777777" w:rsidR="00015809" w:rsidRDefault="00015809" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Biológia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:spacing w:val="-2"/>
+            <w:tcW w:w="2357" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B56728F" w14:textId="77777777" w:rsidR="00015809" w:rsidRDefault="00015809" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F211F9" w:rsidRPr="00F211F9" w14:paraId="66BB8DEC" w14:textId="77777777" w:rsidTr="00583E1B">
-[...14 lines deleted...]
-                <w:spacing w:val="-2"/>
+      <w:tr w:rsidR="00015809" w14:paraId="4686FC08" w14:textId="77777777" w:rsidTr="00015809">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="254657A4" w14:textId="77777777" w:rsidR="00015809" w:rsidRDefault="00015809" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prírodoveda</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1767" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:spacing w:val="-2"/>
+            <w:tcW w:w="2357" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="169CFBFB" w14:textId="77777777" w:rsidR="00015809" w:rsidRDefault="00015809" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F7B9803" w14:textId="77777777" w:rsidR="00015809" w:rsidRDefault="00015809" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Geografia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:spacing w:val="-2"/>
+            <w:tcW w:w="2357" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63837E09" w14:textId="77777777" w:rsidR="00015809" w:rsidRDefault="00015809" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F211F9" w:rsidRPr="00F211F9" w14:paraId="47F23DF3" w14:textId="77777777" w:rsidTr="00583E1B">
-[...14 lines deleted...]
-                <w:spacing w:val="-2"/>
+      <w:tr w:rsidR="00015809" w14:paraId="3BDD5547" w14:textId="77777777" w:rsidTr="00015809">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="437F93CD" w14:textId="77777777" w:rsidR="00015809" w:rsidRDefault="00015809" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vlastiveda</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1767" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:spacing w:val="-2"/>
+            <w:tcW w:w="2357" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1055F199" w14:textId="77777777" w:rsidR="00015809" w:rsidRDefault="00015809" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C22310E" w14:textId="77777777" w:rsidR="00015809" w:rsidRDefault="00015809" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fyzika</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:spacing w:val="-2"/>
+            <w:tcW w:w="2357" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56C0C1F2" w14:textId="77777777" w:rsidR="00015809" w:rsidRDefault="00015809" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F211F9" w:rsidRPr="00F211F9" w14:paraId="3203B574" w14:textId="77777777" w:rsidTr="00583E1B">
-[...14 lines deleted...]
-                <w:spacing w:val="-2"/>
+      <w:tr w:rsidR="00015809" w14:paraId="4DE79A8F" w14:textId="77777777" w:rsidTr="00015809">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="351D6201" w14:textId="77777777" w:rsidR="00015809" w:rsidRDefault="00015809" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Iné:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1767" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:spacing w:val="-2"/>
+            <w:tcW w:w="2357" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="434598B4" w14:textId="77777777" w:rsidR="00015809" w:rsidRDefault="00015809" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60001126" w14:textId="77777777" w:rsidR="00015809" w:rsidRDefault="00015809" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Chémia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:spacing w:val="-2"/>
+            <w:tcW w:w="2357" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D9EBDE3" w14:textId="77777777" w:rsidR="00015809" w:rsidRDefault="00015809" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E83FDA" w:rsidRPr="00F211F9" w14:paraId="0D7E5D0D" w14:textId="77777777" w:rsidTr="00583E1B">
-[...14 lines deleted...]
-                <w:spacing w:val="-2"/>
+      <w:tr w:rsidR="00015809" w14:paraId="77BEAB2B" w14:textId="77777777" w:rsidTr="00015809">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49214BC5" w14:textId="77777777" w:rsidR="00015809" w:rsidRDefault="00015809" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Iné:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1767" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:spacing w:val="-2"/>
+            <w:tcW w:w="2357" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D64AD05" w14:textId="77777777" w:rsidR="00015809" w:rsidRDefault="00015809" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2357" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A4E543C" w14:textId="77777777" w:rsidR="00015809" w:rsidRDefault="00015809" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dejepis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:spacing w:val="-2"/>
+            <w:tcW w:w="2357" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A025D35" w14:textId="77777777" w:rsidR="00015809" w:rsidRDefault="00015809" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="11808BCB" w14:textId="77777777" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="006B6AB6">
-[...2 lines deleted...]
-        <w:spacing w:before="1"/>
+    <w:p w14:paraId="68B9868E" w14:textId="77777777" w:rsidR="00845ED5" w:rsidRDefault="00845ED5" w:rsidP="00427B48">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="306BF231" w14:textId="77777777" w:rsidR="00427B48" w:rsidRPr="00015809" w:rsidRDefault="00015809" w:rsidP="00427B48">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00015809">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Aké podporné opatreni</w:t>
+      </w:r>
+      <w:r w:rsidR="00427B48" w:rsidRPr="00015809">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>a boli/ sú poskytované žiakovi (označte krížikom):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38371E43" w14:textId="77777777" w:rsidR="00427B48" w:rsidRPr="00015809" w:rsidRDefault="00427B48" w:rsidP="00015809">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
         <w:ind w:left="138"/>
-        <w:rPr>
-[...32 lines deleted...]
-          <w:spacing w:val="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Mriekatabuky"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="138" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="254"/>
+        <w:gridCol w:w="9174"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00427B48" w14:paraId="6873DCE6" w14:textId="77777777" w:rsidTr="00427B48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3590CFB9" w14:textId="77777777" w:rsidR="00427B48" w:rsidRDefault="00427B48" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9174" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F7DCED1" w14:textId="1C7B661D" w:rsidR="00427B48" w:rsidRPr="00427B48" w:rsidRDefault="00427B48" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00427B48">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Poskytovanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> výchovy a vzdelávania na základe úpravy cieľov, metód, foriem a prístupov vo výchove a</w:t>
+            </w:r>
+            <w:r w:rsidR="00567E72">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>vzdelávaní</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00427B48" w14:paraId="4FB440AB" w14:textId="77777777" w:rsidTr="00427B48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FEE4D81" w14:textId="77777777" w:rsidR="00427B48" w:rsidRDefault="00427B48" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9174" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3420218F" w14:textId="77777777" w:rsidR="00427B48" w:rsidRDefault="00427B48" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00427B48">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Poskytovanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> výchovy a vzdelávania na základe úpravy obsahu výchovy a vzdelávania a hodnotenia výsledkov dosiahnutých deťmi alebo žiakmi vo výchove a</w:t>
+            </w:r>
+            <w:r w:rsidR="0051712B">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>vzdelávaní</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00427B48" w14:paraId="2F892865" w14:textId="77777777" w:rsidTr="00427B48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5121B22B" w14:textId="77777777" w:rsidR="00427B48" w:rsidRDefault="00427B48" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9174" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14BCF17E" w14:textId="77777777" w:rsidR="00427B48" w:rsidRPr="00427B48" w:rsidRDefault="00427B48" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00427B48">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zabezpečenie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>činností na rozvoj pohybovej schopnosti, zmyslového vnímania, komunikačnej schopností, kognitívnej schopností, sociálno-komunikačných zručností, emocionality a</w:t>
+            </w:r>
+            <w:r w:rsidR="0051712B">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sebaobsluhy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00427B48" w14:paraId="2FCE977A" w14:textId="77777777" w:rsidTr="00427B48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BDF7851" w14:textId="77777777" w:rsidR="00427B48" w:rsidRDefault="00427B48" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9174" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07179C29" w14:textId="77777777" w:rsidR="00427B48" w:rsidRPr="00427B48" w:rsidRDefault="00427B48" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Činnosť na podporu dosahovania školskej spôsobilosti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00427B48" w14:paraId="73F0ED28" w14:textId="77777777" w:rsidTr="00427B48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23960135" w14:textId="77777777" w:rsidR="00427B48" w:rsidRDefault="00427B48" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9174" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB91895" w14:textId="77777777" w:rsidR="00427B48" w:rsidRPr="00427B48" w:rsidRDefault="00427B48" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00427B48">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zabezpečenie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>poskytovania kurzu vyučovacieho jazyka alebo inej podpory pri osvojovaní si vyučovacieho jazyka školy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00427B48" w14:paraId="35974CBA" w14:textId="77777777" w:rsidTr="00427B48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CC72059" w14:textId="77777777" w:rsidR="00427B48" w:rsidRDefault="00427B48" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9174" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E30EA3E" w14:textId="77777777" w:rsidR="00427B48" w:rsidRPr="00CB751D" w:rsidRDefault="00CB751D" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB751D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zabezpečenie doučovania alebo cieleného učenia na dosiahnutie najvyššieho individuálneho kognitívneho potenciálu dieťaťa alebo žiaka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00427B48" w14:paraId="79A7751F" w14:textId="77777777" w:rsidTr="00427B48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08674D52" w14:textId="77777777" w:rsidR="00427B48" w:rsidRDefault="00427B48" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9174" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E0DFCC8" w14:textId="77777777" w:rsidR="00427B48" w:rsidRPr="00CB751D" w:rsidRDefault="00CB751D" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB751D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Skvalitnenie podmienok výchovy a vzdelávania žiakov zo sociálne znevýhodneného prostredia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB751D" w14:paraId="21423314" w14:textId="77777777" w:rsidTr="00427B48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="284518D4" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRDefault="00CB751D" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9174" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD64C83" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRPr="00CB751D" w:rsidRDefault="00CB751D" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zabezpečenie vzdelávania sa vo vyučovacom predmete alebo vo vzdelávacej oblasti vo vyššom ročníku</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB751D" w14:paraId="576F3B91" w14:textId="77777777" w:rsidTr="00427B48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03AE58EA" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRDefault="00CB751D" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9174" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5295C9E5" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRPr="00CB751D" w:rsidRDefault="00CB751D" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zabezpečenie osobitných foriem komunikácie dieťaťa so zdravotným postihnutím alebo žiaka so zdravotným postihnutím so školou alebo so školským zariadením</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB751D" w14:paraId="5B5FAAFB" w14:textId="77777777" w:rsidTr="00427B48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="614D20A9" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRDefault="00CB751D" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9174" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66EADE51" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRPr="00CB751D" w:rsidRDefault="00CB751D" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Činnosť na podporu sociálneho zaradenia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB751D" w14:paraId="6B58D0D0" w14:textId="77777777" w:rsidTr="00427B48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="002F4C0F" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRDefault="00CB751D" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9174" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31858C01" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRPr="00CB751D" w:rsidRDefault="00CB751D" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Činnosť na podporu predchádzania ukončenia školskej dochádzky v nižšom ako poslednom ročníku základnej školy alebo strednej školy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB751D" w14:paraId="0953B48C" w14:textId="77777777" w:rsidTr="00427B48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="494FAA9B" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRDefault="00CB751D" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9174" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1050DDA5" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRPr="00CB751D" w:rsidRDefault="00CB751D" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Špecializované kariérové poradenstvo </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB751D" w14:paraId="77108E9E" w14:textId="77777777" w:rsidTr="00427B48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B421BC6" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRDefault="00CB751D" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9174" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62306E9E" w14:textId="5710D1DA" w:rsidR="00CB751D" w:rsidRDefault="00CB751D" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zabezpečenie pôsobenia pedagogického asistenta v</w:t>
+            </w:r>
+            <w:r w:rsidR="00C21C18">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>triede</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB751D" w14:paraId="1DCCC494" w14:textId="77777777" w:rsidTr="00427B48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="513C40D4" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRDefault="00CB751D" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9174" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F8FE18E" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRDefault="00CB751D" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Poskytovanie zdravotnej starostlivosti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB751D" w14:paraId="76F1A5C6" w14:textId="77777777" w:rsidTr="00427B48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="539E19E3" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRDefault="00CB751D" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9174" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7353F52D" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRDefault="00CB751D" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zabezpečenie sebaobslužných úkonov v čase výchovno-vzdelávacieho procesu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB751D" w14:paraId="0380A55E" w14:textId="77777777" w:rsidTr="00427B48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F718275" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRDefault="00CB751D" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9174" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30A6A124" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRDefault="00DD425F" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Poskytnutie špeciálnych edukačných publikácií a kompenzačných pomôcok</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB751D" w14:paraId="00773229" w14:textId="77777777" w:rsidTr="00427B48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7954BEF8" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRDefault="00CB751D" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9174" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="432F164C" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRDefault="00DD425F" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zabezpečenie úpravy priestorov školy určených na podporu vnímania a nadobúdanie zručností</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB751D" w14:paraId="49C56F51" w14:textId="77777777" w:rsidTr="00427B48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77CC0C7C" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRDefault="00CB751D" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9174" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A07D6B9" w14:textId="71079E40" w:rsidR="00CB751D" w:rsidRDefault="00DD425F" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Odstraňovanie fyzických bariér v priestoroch školy alebo školského zariadenia a organizačných bariér pri výchove a</w:t>
+            </w:r>
+            <w:r w:rsidR="00C21C18">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>vzdelávaní</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD425F" w14:paraId="7FABC2C0" w14:textId="77777777" w:rsidTr="00427B48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="364C56C9" w14:textId="77777777" w:rsidR="00DD425F" w:rsidRDefault="00DD425F" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9174" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29AA2720" w14:textId="77777777" w:rsidR="00DD425F" w:rsidRDefault="00DD425F" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zabezpečenie diétneho stravovania</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD425F" w14:paraId="19EFD0C4" w14:textId="77777777" w:rsidTr="00427B48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B5B2E91" w14:textId="77777777" w:rsidR="00DD425F" w:rsidRDefault="00DD425F" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9174" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74166363" w14:textId="77777777" w:rsidR="00DD425F" w:rsidRDefault="00DD425F" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prevencia na podporu fyzického zdravia, duševného zdravia a prevencia výskytu rizikového správania</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD425F" w14:paraId="5B2C4910" w14:textId="77777777" w:rsidTr="00427B48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2028B62A" w14:textId="77777777" w:rsidR="00DD425F" w:rsidRDefault="00DD425F" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9174" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54E11D42" w14:textId="77777777" w:rsidR="00DD425F" w:rsidRDefault="00DD425F" w:rsidP="00015809">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Krízová intervencia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4CFBCDB8" w14:textId="77777777" w:rsidR="00845ED5" w:rsidRDefault="00845ED5" w:rsidP="00427B48">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="730FDCB0" w14:textId="77777777" w:rsidR="00015809" w:rsidRDefault="00DD425F" w:rsidP="00427B48">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Ako dlho boli poskytované podporné opatrenia na 1. a 2. úrovni?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42924BC4" w14:textId="77777777" w:rsidR="00845ED5" w:rsidRDefault="00DD425F" w:rsidP="00427B48">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>................................................................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786A976D" w14:textId="77777777" w:rsidR="00DD425F" w:rsidRDefault="00DD425F" w:rsidP="00427B48">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD425F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Ktoré z týchto podporných opatrení boli účinné a ktoré neúčinné (vypísať):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C401B13" w14:textId="77777777" w:rsidR="00DD425F" w:rsidRPr="00DD425F" w:rsidRDefault="00DD425F" w:rsidP="00427B48">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD425F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ÚČINNÉ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325B6B44" w14:textId="77777777" w:rsidR="00DD425F" w:rsidRDefault="00DD425F" w:rsidP="00427B48">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD425F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NEÚČINNÉ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782ECE7D" w14:textId="77777777" w:rsidR="00DD425F" w:rsidRDefault="00DD425F" w:rsidP="00427B48">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="497F378E" w14:textId="77777777" w:rsidR="00DD425F" w:rsidRDefault="00DD425F" w:rsidP="00427B48">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Doplňujúce informácie o žiakovi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="308329FD" w14:textId="77777777" w:rsidR="00845ED5" w:rsidRDefault="00DD425F" w:rsidP="00427B48">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06DE35AB" w14:textId="77777777" w:rsidR="00DD425F" w:rsidRDefault="00DD425F" w:rsidP="00427B48">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Rodinné prostredie žiaka/žiačky:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15BDA66F" w14:textId="77777777" w:rsidR="00DD425F" w:rsidRDefault="00DD425F" w:rsidP="00427B48">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk225894571"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Meno otca/zák. zástupcu: ...........................................................................Dátum narodenia: ............................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27A6A47A" w14:textId="77777777" w:rsidR="00DD425F" w:rsidRDefault="00DD425F" w:rsidP="00427B48">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Právny vzťah k dieťaťu (napr. otec</w:t>
+      </w:r>
+      <w:r w:rsidR="003B519F">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, matka, stará mama, náhradná osobná starostlivosť, pestúnska starostlivosť a pod.):..............................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F009FFB" w14:textId="77777777" w:rsidR="003B519F" w:rsidRDefault="003B519F" w:rsidP="00427B48">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Adresa trvalého pobytu:.........................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16063ADA" w14:textId="77777777" w:rsidR="003B519F" w:rsidRDefault="003B519F" w:rsidP="00427B48">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tel. kontakt na rodiča/zák. zástupcu:....................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="080C686F" w14:textId="77777777" w:rsidR="003B519F" w:rsidRDefault="003B519F" w:rsidP="00427B48">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F0F1661" w14:textId="77777777" w:rsidR="003B519F" w:rsidRDefault="003B519F" w:rsidP="003B519F">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Meno matky/zák. zástupcu: ...........................................................................Dátum narodenia: .........................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60DA7FF2" w14:textId="77777777" w:rsidR="003B519F" w:rsidRDefault="003B519F" w:rsidP="003B519F">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Právny vzťah k dieťaťu (napr. otec, matka, stará mama, náhradná osobná starostlivosť, pestúnska starostlivosť a pod.):..............................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396B58A8" w14:textId="77777777" w:rsidR="003B519F" w:rsidRDefault="003B519F" w:rsidP="003B519F">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Adresa trvalého pobytu:.........................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6634F487" w14:textId="77777777" w:rsidR="003B519F" w:rsidRDefault="003B519F" w:rsidP="003B519F">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tel. kontakt na rodiča/zák. zástupcu:....................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4707380D" w14:textId="77777777" w:rsidR="003B519F" w:rsidRDefault="003B519F" w:rsidP="00427B48">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B519F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Počet súrodencov: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>....................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D002D7" w14:textId="77777777" w:rsidR="003B519F" w:rsidRDefault="003B519F" w:rsidP="00427B48">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B519F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rodinná situácia: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> úplná rodina – rodičia rozvedení – nevlastná/ý matka/otec – úmrtie matky/otca – matka/otec nežije s rodinou – ústavná starostlivosť – CDR/profesionálna rodina – iné (uviesť konkrétne):.............................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC36693" w14:textId="77777777" w:rsidR="00845ED5" w:rsidRDefault="003B519F" w:rsidP="00427B48">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B519F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Rodinná výchova:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> primerane stimulujúca – rozmaznávajúca – zanedbávajúca – autoritatívna – ohrozujúca vývin, lebo (uviesť konkrétne):.............................................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2AA6D8" w14:textId="77777777" w:rsidR="003B519F" w:rsidRDefault="003B519F" w:rsidP="00427B48">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B519F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kontakt rodiny so školou: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dobrý – príležitostný – žiadny – konfliktný, lebo (uviesť konkrétne):.............................................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69515B0F" w14:textId="07754EC3" w:rsidR="009D7DD8" w:rsidRDefault="009D7DD8" w:rsidP="009D7DD8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Dieťa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="68"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>opatrenia,</w:t>
-[...3 lines deleted...]
-          <w:spacing w:val="-1"/>
+        <w:t>je,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="68"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>ktoré</w:t>
-[...3 lines deleted...]
-          <w:spacing w:val="-4"/>
+        <w:t>podľa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="69"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>škola</w:t>
-[...3 lines deleted...]
-          <w:spacing w:val="-1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="69"/>
+        </w:rPr>
+        <w:t>§145ca ods.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="69"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>poskytla žiakovi/žiačke</w:t>
-[...3 lines deleted...]
-          <w:spacing w:val="-1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">zákona č. 245/2008 Z. z. o výchove a vzdelávaní </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B63DDC" w14:textId="3B68A41E" w:rsidR="003B519F" w:rsidRPr="00064003" w:rsidRDefault="009D7DD8" w:rsidP="00064003">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>dieťaťom</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>na</w:t>
-[...3 lines deleted...]
-          <w:spacing w:val="-1"/>
+        <w:t>zo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="71"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>1. a</w:t>
-[...3 lines deleted...]
-          <w:spacing w:val="-1"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>sociálne</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="68"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">2. </w:t>
-[...123 lines deleted...]
-          <w:spacing w:val="-1"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>znevýhodneného</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="68"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>povahové</w:t>
-[...3 lines deleted...]
-          <w:spacing w:val="-1"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>prostredia</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="72"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...61 lines deleted...]
-          <w:spacing w:val="-4"/>
+        <w:t>ÁNO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="62"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>informácie</w:t>
-[...3 lines deleted...]
-          <w:spacing w:val="1"/>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="70"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>o</w:t>
-[...797 lines deleted...]
-    <w:sectPr w:rsidR="0059623F" w:rsidRPr="00CE6C0C">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>NIE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ECB2234" w14:textId="77777777" w:rsidR="009D7DD8" w:rsidRDefault="009D7DD8" w:rsidP="00427B48">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="246FD54C" w14:textId="77777777" w:rsidR="003B519F" w:rsidRPr="00064003" w:rsidRDefault="003B519F" w:rsidP="00427B48">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00064003">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Poznámka:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71569D2D" w14:textId="77777777" w:rsidR="003B519F" w:rsidRPr="00064003" w:rsidRDefault="003B519F" w:rsidP="00427B48">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00064003">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Všetky informácie uvedené pedagógom v prihláške pomôžu pri vytváraní obrazu o žiakovi/žiačke, pri riešení jeho/jej problémov a sú dôverné. Preto Vás prosíme, v rámci možností, vyplňte prihlášku komp</w:t>
+      </w:r>
+      <w:r w:rsidR="004B2693" w:rsidRPr="00064003">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064003">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>tne, v opačnom prípade vám prihlášku vrátime na doplnenie, čím sa pr</w:t>
+      </w:r>
+      <w:r w:rsidR="004B2693" w:rsidRPr="00064003">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00064003">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dĺži lehota jej vybavenia. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D8ACA7" w14:textId="77777777" w:rsidR="004B2693" w:rsidRDefault="004B2693" w:rsidP="00427B48">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D644C52" w14:textId="77777777" w:rsidR="004B2693" w:rsidRDefault="004B2693" w:rsidP="00427B48">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BD0D4D5" w14:textId="77777777" w:rsidR="004B2693" w:rsidRDefault="004B2693" w:rsidP="00427B48">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5581D0B6" w14:textId="77777777" w:rsidR="004B2693" w:rsidRDefault="004B2693" w:rsidP="00427B48">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7030AE15" w14:textId="77777777" w:rsidR="004B2693" w:rsidRPr="004B2693" w:rsidRDefault="004B2693" w:rsidP="00427B48">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dátum: ...............................................................                Vypracoval: ...............................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="004B2693" w:rsidRPr="004B2693" w:rsidSect="00AC5D49">
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1320" w:right="1280" w:bottom="280" w:left="1280" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06A76942"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6CDA49F4"/>
     <w:lvl w:ilvl="0" w:tplc="91C23898">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="278" w:hanging="140"/>
+        <w:ind w:left="-82" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7A8CAE1E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1186" w:hanging="140"/>
+        <w:ind w:left="826" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="26669A22">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2093" w:hanging="140"/>
+        <w:ind w:left="1733" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="AAFE4A4C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2999" w:hanging="140"/>
+        <w:ind w:left="2639" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="B3D8EA52">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3906" w:hanging="140"/>
+        <w:ind w:left="3546" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="E6C257EA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4813" w:hanging="140"/>
+        <w:ind w:left="4453" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="257A023C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5719" w:hanging="140"/>
+        <w:ind w:left="5359" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0F0A65C4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6626" w:hanging="140"/>
+        <w:ind w:left="6266" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="850A384C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7533" w:hanging="140"/>
+        <w:ind w:left="7173" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="106117F4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="282ED66C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="269A1CAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C307CB8"/>
     <w:lvl w:ilvl="0" w:tplc="0F6056A8">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2522" w:hanging="260"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CE4E20BC">
@@ -5156,120 +5257,156 @@
     <w:lvl w:ilvl="7" w:tplc="B7666204">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7298" w:hanging="260"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CEFAD55A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7981" w:hanging="260"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2060205076">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="384060612">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1487357434">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0059623F"/>
+    <w:rsid w:val="00015809"/>
+    <w:rsid w:val="00064003"/>
+    <w:rsid w:val="00090332"/>
+    <w:rsid w:val="0012477F"/>
+    <w:rsid w:val="0014491E"/>
     <w:rsid w:val="00343F5E"/>
+    <w:rsid w:val="003B519F"/>
+    <w:rsid w:val="00427B48"/>
     <w:rsid w:val="00442D22"/>
+    <w:rsid w:val="004B2693"/>
     <w:rsid w:val="00505BDF"/>
+    <w:rsid w:val="0051712B"/>
     <w:rsid w:val="005363E1"/>
     <w:rsid w:val="00557893"/>
+    <w:rsid w:val="00567E72"/>
     <w:rsid w:val="00583E1B"/>
     <w:rsid w:val="0059623F"/>
     <w:rsid w:val="005E711B"/>
     <w:rsid w:val="006B6AB6"/>
+    <w:rsid w:val="006C465B"/>
+    <w:rsid w:val="007D00F0"/>
+    <w:rsid w:val="0082224C"/>
+    <w:rsid w:val="00845ED5"/>
+    <w:rsid w:val="009A1F02"/>
+    <w:rsid w:val="009D7DD8"/>
+    <w:rsid w:val="00A3504F"/>
+    <w:rsid w:val="00A55389"/>
+    <w:rsid w:val="00A60A9B"/>
+    <w:rsid w:val="00AC5D49"/>
     <w:rsid w:val="00B8034F"/>
+    <w:rsid w:val="00BE1F40"/>
+    <w:rsid w:val="00C21C18"/>
+    <w:rsid w:val="00CB4F48"/>
+    <w:rsid w:val="00CB751D"/>
     <w:rsid w:val="00CE6C0C"/>
+    <w:rsid w:val="00DD425F"/>
+    <w:rsid w:val="00DF1D94"/>
+    <w:rsid w:val="00E04C0F"/>
     <w:rsid w:val="00E83FDA"/>
+    <w:rsid w:val="00E9035D"/>
     <w:rsid w:val="00ED7B44"/>
     <w:rsid w:val="00F211F9"/>
+    <w:rsid w:val="00F619F4"/>
+    <w:rsid w:val="00F90D18"/>
+    <w:rsid w:val="00F918AB"/>
+    <w:rsid w:val="00FC03B3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sk-SK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="1028"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7222DB1E"/>
-  <w15:docId w15:val="{BFEAAAEF-D883-4769-9958-4104B4CDA2E9}"/>
+  <w14:docId w14:val="3A7C8E5D"/>
+  <w15:docId w15:val="{0BEC0304-A0BA-428A-A82C-00CBB1286579}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5624,204 +5761,234 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normlny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00AC5D49"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="sk-SK"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normlny"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00AC5D49"/>
     <w:pPr>
       <w:spacing w:before="77"/>
       <w:ind w:left="221" w:right="221"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normlny"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00AC5D49"/>
     <w:pPr>
       <w:ind w:left="138"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:val="single" w:color="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Predvolenpsmoodseku">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlnatabuka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezzoznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00AC5D49"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zkladntext">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normlny"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00AC5D49"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Odsekzoznamu">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normlny"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00AC5D49"/>
     <w:pPr>
       <w:spacing w:before="136"/>
       <w:ind w:left="139" w:hanging="140"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normlny"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00AC5D49"/>
   </w:style>
   <w:style w:type="table" w:styleId="Mriekatabuky">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normlnatabuka"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="006B6AB6"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00442D22"/>
     <w:pPr>
       <w:widowControl/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="sk-SK"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hypertextovprepojenie">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A3504F"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nevyrieenzmienka">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Predvolenpsmoodseku"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A3504F"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.poradnatrebisov.sk/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:poradna@poradnatrebisov.sk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.poradnatrebisov.sk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:poradna@poradnatrebisov.sk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6068,75 +6235,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1804</Words>
-  <Characters>10287</Characters>
+  <Words>2245</Words>
+  <Characters>12803</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>85</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>106</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Názov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Microsoft Word - Tlaivá - Pedagogická charakteristika dieeaea a ~iaka</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12067</CharactersWithSpaces>
+  <CharactersWithSpaces>15018</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft Word - Tlaivá - Pedagogická charakteristika dieeaea a ~iaka</dc:title>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2024-11-08T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2025-10-13T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Producer">