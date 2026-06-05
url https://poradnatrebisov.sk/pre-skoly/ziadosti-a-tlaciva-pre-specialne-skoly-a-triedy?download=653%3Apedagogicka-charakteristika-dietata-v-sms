--- v0 (2025-10-15)
+++ v1 (2026-06-05)
@@ -1,5084 +1,4374 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="53633F17" w14:textId="77777777" w:rsidR="0059623F" w:rsidRDefault="00F211F9">
+    <w:p w14:paraId="33F92ECA" w14:textId="2801226F" w:rsidR="00747A08" w:rsidRPr="00747A08" w:rsidRDefault="00F211F9" w:rsidP="00747A08">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
         <w:ind w:right="222"/>
-      </w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F918AB">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CENTRUM</w:t>
+      </w:r>
+      <w:r w:rsidR="00747A08">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F918AB">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PORADENSTVA</w:t>
+      </w:r>
+      <w:r w:rsidR="00747A08">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F918AB">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00747A08">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F918AB">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PREVENCIE</w:t>
+      </w:r>
+      <w:r w:rsidR="00747A08">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7984C7BB" w14:textId="77777777" w:rsidR="00747A08" w:rsidRPr="00747A08" w:rsidRDefault="00747A08" w:rsidP="00747A08">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="91" w:right="80"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00747A08">
+        <w:t>Kpt.Nálepku1057/18,07501</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747A08">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Trebišov</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75EF54A8" w14:textId="77777777" w:rsidR="00747A08" w:rsidRPr="00747A08" w:rsidRDefault="00747A08" w:rsidP="00747A08">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="91" w:right="81"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk227660544"/>
+      <w:r w:rsidRPr="00747A08">
+        <w:t>tel.:0919 077 386, 0911 371 767,e-mail:</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5">
+        <w:r w:rsidRPr="00747A08">
+          <w:rPr>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>poradna@poradnatrebisov.sk</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="798F9774" w14:textId="6EBF4280" w:rsidR="00747A08" w:rsidRPr="00747A08" w:rsidRDefault="00747A08" w:rsidP="00747A08">
+      <w:pPr>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="91" w:right="80"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00747A08">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>elokované</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...1 lines deleted...]
-        <w:t>CENTRUM</w:t>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747A08">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>pracovisko:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-10"/>
+          <w:b/>
+          <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...33 lines deleted...]
-        <w:ind w:left="221" w:right="222"/>
+      <w:r w:rsidRPr="00747A08">
+        <w:t xml:space="preserve">Komenského 3425/18,07501Trebišov,e-mail:elcpp@poradnatrebisov.sk </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D37267F" w14:textId="40DB0001" w:rsidR="0059623F" w:rsidRDefault="00747A08" w:rsidP="00747A08">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="91" w:right="81"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...81 lines deleted...]
-          <v:rect id="docshape1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:69.5pt;margin-top:31.95pt;width:456.35pt;height:1.45pt;z-index:-251658752;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" fillcolor="black" stroked="f">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00747A08">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>web:</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="00747A08">
+          <w:rPr>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>www.poradnatrebisov.sk</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00747A08">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, tel. 0915 572 466</w:t>
+      </w:r>
+      <w:r w:rsidR="00382EAA">
+        <w:pict w14:anchorId="16933EE9">
+          <v:rect id="docshape1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:69.5pt;margin-top:31.95pt;width:456.35pt;height:1.45pt;z-index:-251658752;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:text" fillcolor="black" stroked="f">
             <w10:wrap type="topAndBottom" anchorx="page"/>
           </v:rect>
         </w:pict>
       </w:r>
+      <w:r w:rsidRPr="00F918AB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A74041" w14:textId="77777777" w:rsidR="00747A08" w:rsidRPr="00747A08" w:rsidRDefault="00747A08" w:rsidP="00747A08">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="91" w:right="81"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07CCAA5C" w14:textId="0E0F996B" w:rsidR="0059623F" w:rsidRPr="00730D77" w:rsidRDefault="00F918AB" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pedagogická charakteristika </w:t>
+      </w:r>
+      <w:r w:rsidR="002D10BE" w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dieťaťa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v</w:t>
+      </w:r>
+      <w:r w:rsidR="00747A08" w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> ŠMŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B04531" w14:textId="77777777" w:rsidR="00F918AB" w:rsidRPr="00730D77" w:rsidRDefault="00F918AB" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="725B445C" w14:textId="68CE1C31" w:rsidR="00F918AB" w:rsidRPr="00730D77" w:rsidRDefault="00F918AB" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Meno</w:t>
+      </w:r>
+      <w:r w:rsidR="001C1F62" w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a priezvisko</w:t>
+      </w:r>
+      <w:r w:rsidR="001C1F62" w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dieťaťa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.....................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="001C1F62" w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.........</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325A7C47" w14:textId="1412DD3F" w:rsidR="00F918AB" w:rsidRPr="00730D77" w:rsidRDefault="00F918AB" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Škola:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="470FBD56" w14:textId="793C948B" w:rsidR="00845ED5" w:rsidRPr="00730D77" w:rsidRDefault="00F918AB" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dátum narodenia:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ......................................................... </w:t>
+      </w:r>
+      <w:r w:rsidR="001C1F62" w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vek pri vstupe do MŠ</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6764" w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, ŠMŠ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E8261F" w14:textId="71330C93" w:rsidR="001C1F62" w:rsidRPr="00730D77" w:rsidRDefault="001C1F62" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Počet detí v triede:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .........................................  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pobyt v</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6764" w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MŠ</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6764" w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, ŠMŠ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> poldenný / celodenný (podčiarknite)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14BE3E51" w14:textId="77777777" w:rsidR="001C1F62" w:rsidRPr="00730D77" w:rsidRDefault="001C1F62" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20D34A77" w14:textId="0748C35A" w:rsidR="001C1F62" w:rsidRPr="00730D77" w:rsidRDefault="001C1F62" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dochádzka do MŠ</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6764" w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, ŠMŠ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: pravidelná / nepravidelná (podčiarknite, v prípade nepravidelnej dochádzky uveďte dôvody):............................................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6259DF5E" w14:textId="77777777" w:rsidR="004D0FA2" w:rsidRPr="00730D77" w:rsidRDefault="004D0FA2" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67F8F673" w14:textId="578D0FD6" w:rsidR="004D0FA2" w:rsidRPr="00730D77" w:rsidRDefault="004D0FA2" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Telesný vývin:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3707F8DD" w14:textId="14185E4B" w:rsidR="004D0FA2" w:rsidRPr="00730D77" w:rsidRDefault="004D0FA2" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zmyslové a telesné oslabenia / zrak, sluch, motorika, príp. iné zvláštnosti/: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF37B7C" w14:textId="7D4D26D4" w:rsidR="004D0FA2" w:rsidRPr="00730D77" w:rsidRDefault="004D0FA2" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>..........................................................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E1E1533" w14:textId="77777777" w:rsidR="004D0FA2" w:rsidRPr="00730D77" w:rsidRDefault="004D0FA2" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32D045C7" w14:textId="30B3DA9B" w:rsidR="004D0FA2" w:rsidRPr="00730D77" w:rsidRDefault="004D0FA2" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rozumový vývin:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB02F9B" w14:textId="45909E24" w:rsidR="004D0FA2" w:rsidRPr="00730D77" w:rsidRDefault="004D0FA2" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pozornosť:                                            a) stála             b) kolísavá            c) nedostatočná</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B432EC" w14:textId="6AA403A3" w:rsidR="004D0FA2" w:rsidRPr="00730D77" w:rsidRDefault="004D0FA2" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Osvojovanie si nových poznatkov:      a) rýchle          b) priemerné         c) pomalé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D011DA" w14:textId="77777777" w:rsidR="004D0FA2" w:rsidRPr="00730D77" w:rsidRDefault="004D0FA2" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="374EE256" w14:textId="03188277" w:rsidR="004D0FA2" w:rsidRPr="00730D77" w:rsidRDefault="004D0FA2" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rozvíjanie poznania:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FB0620E" w14:textId="01863DD0" w:rsidR="004D0FA2" w:rsidRPr="00730D77" w:rsidRDefault="004D0FA2" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rozlišuje základné farby:                              áno – nie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F82C371" w14:textId="2D854F67" w:rsidR="004D0FA2" w:rsidRPr="00730D77" w:rsidRDefault="004D0FA2" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pojem čísla má osvojený do:                         a) ..............  b) nemá osvojený pojem čísla</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AEA73E6" w14:textId="31790A4E" w:rsidR="004D0FA2" w:rsidRPr="00730D77" w:rsidRDefault="004D0FA2" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mechanicky počíta do:                                   a)..............   b) nepočíta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="334DF27E" w14:textId="0CAC729F" w:rsidR="004D0FA2" w:rsidRPr="00730D77" w:rsidRDefault="004D0FA2" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rozlišuje pojmy veľkosti a množstva:          áno – nie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61815875" w14:textId="523E21A4" w:rsidR="004D0FA2" w:rsidRPr="00730D77" w:rsidRDefault="004D0FA2" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rozlišuje pojmy vpravo, vľavo:                    áno – nie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="310E22B0" w14:textId="7155D44E" w:rsidR="004D0FA2" w:rsidRPr="00730D77" w:rsidRDefault="004D0FA2" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Časová orientácia /ráno, obed, večer/:           áno - nie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC3ED9C" w14:textId="77777777" w:rsidR="004D0FA2" w:rsidRPr="00730D77" w:rsidRDefault="004D0FA2" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E954012" w14:textId="496127D0" w:rsidR="004D0FA2" w:rsidRPr="00730D77" w:rsidRDefault="004D0FA2" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Verbálne a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>grafomotorické</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zručnosti: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71E23CFC" w14:textId="42051F9E" w:rsidR="004D0FA2" w:rsidRPr="00730D77" w:rsidRDefault="004D0FA2" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Reč:     a) čistá, vyslovuje čisto všetky hlásky               b) nevie správne vysloviť niektoré hlásky</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="270A63F8" w14:textId="666DAB68" w:rsidR="006C6764" w:rsidRPr="00730D77" w:rsidRDefault="006C6764" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            c) reč je nezrozumiteľná</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29BCA85A" w14:textId="77777777" w:rsidR="006C6764" w:rsidRPr="00730D77" w:rsidRDefault="006C6764" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F11FCCC" w14:textId="6FD0D49D" w:rsidR="006C6764" w:rsidRPr="00730D77" w:rsidRDefault="006C6764" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Úroveň slovnej zásoby:    a) bohatá slovná zásoba        b) slovná zásoba primeraná veku dieťaťa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A5F77F" w14:textId="27453218" w:rsidR="006C6764" w:rsidRPr="00730D77" w:rsidRDefault="006C6764" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                          c) chudobná slovná zásoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="158BC212" w14:textId="77777777" w:rsidR="006C6764" w:rsidRPr="00730D77" w:rsidRDefault="006C6764" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10F81D08" w14:textId="466F1940" w:rsidR="006C6764" w:rsidRPr="00730D77" w:rsidRDefault="006C6764" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pri kreslení preferuje:  a) pravú ruku      b) ľavú ruku         c) strieda ruky</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DF27174" w14:textId="77777777" w:rsidR="006C6764" w:rsidRPr="00730D77" w:rsidRDefault="006C6764" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="623EB0C6" w14:textId="2119ADEE" w:rsidR="006C6764" w:rsidRPr="00730D77" w:rsidRDefault="006C6764" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grafomotorika:            a) zručne narába s ceruzkou             b) menej zručne narába s ceruzkou</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2903B194" w14:textId="76AF1188" w:rsidR="006C6764" w:rsidRPr="00730D77" w:rsidRDefault="006C6764" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     c) neobratne narába s ceruzkou /čmára, alebo nekreslí vôbec/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04CEF4E9" w14:textId="77777777" w:rsidR="006C6764" w:rsidRPr="00730D77" w:rsidRDefault="006C6764" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A2888CA" w14:textId="1AE85339" w:rsidR="006C6764" w:rsidRPr="00730D77" w:rsidRDefault="006C6764" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Adaptácia dieťaťa v MŠ, ŠMŠ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>( správanie dieťaťa + rodičov pri nástupe do MŠ, ŠMŠ – popíšte):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D8418AB" w14:textId="17B37B2C" w:rsidR="006C6764" w:rsidRPr="00730D77" w:rsidRDefault="006C6764" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.......................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30005DEC" w14:textId="77777777" w:rsidR="006C6764" w:rsidRPr="00730D77" w:rsidRDefault="006C6764" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="788CBE0F" w14:textId="00E11F58" w:rsidR="006C6764" w:rsidRPr="00730D77" w:rsidRDefault="006C6764" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Socializácia dieťaťa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ( popíšte – vzťah k pedagógom a k autoritám (rešpektovanie pravidiel, pokynov), vzťah k rovesníkom, vzťah k iným deťom):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="501B1DC0" w14:textId="44F7108A" w:rsidR="006C6764" w:rsidRPr="00730D77" w:rsidRDefault="006C6764" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.......................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E946D59" w14:textId="77777777" w:rsidR="006C6764" w:rsidRPr="00730D77" w:rsidRDefault="006C6764" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C26CCE2" w14:textId="77777777" w:rsidR="00730D77" w:rsidRDefault="00730D77" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77A28EFF" w14:textId="461C70F9" w:rsidR="006C6764" w:rsidRPr="00730D77" w:rsidRDefault="006C6764" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Zvláštnosti v správaní dieťaťa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ( opakovane sa pýta, napriek tomu, že dostalo odpoveď, opakuje slová, v kolektíve nerozpráva, alebo rozpráva len s nejakou konkrétnou osobou, má výnimočné zručnosti, kladie zvláštne otázky nezodpovedajúce jeho veku, vykonáva činnos</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6C46" w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, komunikuje, správa sa ako vekovo staršie/mladšie deti a pod. ...)</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6C46" w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB0D6E2" w14:textId="16F5BE06" w:rsidR="005D6C46" w:rsidRPr="00730D77" w:rsidRDefault="00730D77" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>tel.</w:t>
-[...287 lines deleted...]
-        <w:spacing w:before="212"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6C46" w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DAAF80D" w14:textId="77777777" w:rsidR="005D6C46" w:rsidRPr="00730D77" w:rsidRDefault="005D6C46" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
         <w:ind w:left="138"/>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13A29AA3" w14:textId="0D09EBF5" w:rsidR="005D6C46" w:rsidRPr="00730D77" w:rsidRDefault="005D6C46" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Individuálna práca dieťaťa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ( popíšte – pochopenie inštrukcií, výdrž pri práci, pracovné tempo, samostatnosť/nesamostatnosť):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321473B4" w14:textId="41AFB6F0" w:rsidR="005D6C46" w:rsidRPr="00730D77" w:rsidRDefault="005D6C46" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.......................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="380B6EDB" w14:textId="77777777" w:rsidR="005D6C46" w:rsidRPr="00730D77" w:rsidRDefault="005D6C46" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4139C649" w14:textId="13CAF213" w:rsidR="005D6C46" w:rsidRPr="00730D77" w:rsidRDefault="005D6C46" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hra a správanie dieťaťa počas hry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ( popíšte – prispôsobenie sa pravidlám hry, spontánnosť, tvorivosť, preferované typy hračiek, preferované hry osamote alebo kolektívnej hry, nehrá sa):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B321CEC" w14:textId="664D647B" w:rsidR="005D6C46" w:rsidRPr="00730D77" w:rsidRDefault="005D6C46" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.......................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E241711" w14:textId="77777777" w:rsidR="005D6C46" w:rsidRPr="00730D77" w:rsidRDefault="005D6C46" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D351500" w14:textId="7162C893" w:rsidR="005D6C46" w:rsidRPr="00730D77" w:rsidRDefault="005D6C46" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Úroveň sebaobslužných návykov</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ( popíšte stravovacie návyky dieťaťa (samostatnosť, množstvo jedla, stereotypy, iné odlišnosti), schopnosť obliecť sa, v prípade ťažkostí s vyprázdňovaním uveďte bližšie informácie...):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C8C1E86" w14:textId="156FAEB3" w:rsidR="005D6C46" w:rsidRPr="00730D77" w:rsidRDefault="005D6C46" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:ind w:left="138"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.......................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B9868E" w14:textId="77777777" w:rsidR="00845ED5" w:rsidRPr="00730D77" w:rsidRDefault="00845ED5" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Forma vzdelávania:</w:t>
-[...273 lines deleted...]
-          <w:color w:val="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk227663295"/>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="306BF231" w14:textId="13302736" w:rsidR="00427B48" w:rsidRPr="00730D77" w:rsidRDefault="00015809" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F211F9">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Priebeh školskej dochádzky :</w:t>
-[...102 lines deleted...]
-          <w:tab w:val="left" w:pos="4385"/>
+        <w:t>Aké podporné opatreni</w:t>
+      </w:r>
+      <w:r w:rsidR="00427B48" w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a boli/ sú poskytované </w:t>
+      </w:r>
+      <w:r w:rsidR="002D10BE" w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>dieťaťu</w:t>
+      </w:r>
+      <w:r w:rsidR="00427B48" w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (označte krížikom):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38371E43" w14:textId="77777777" w:rsidR="00427B48" w:rsidRPr="00730D77" w:rsidRDefault="00427B48" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
         </w:tabs>
         <w:ind w:left="138"/>
-        <w:rPr>
-[...19 lines deleted...]
-          <w:bCs/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2333 lines deleted...]
-          <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mriekatabuky"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="1101" w:type="dxa"/>
+        <w:tblInd w:w="138" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1984"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="254"/>
+        <w:gridCol w:w="9174"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F211F9" w:rsidRPr="00F211F9" w14:paraId="00986060" w14:textId="77777777" w:rsidTr="00583E1B">
+      <w:tr w:rsidR="00427B48" w:rsidRPr="00730D77" w14:paraId="6873DCE6" w14:textId="77777777" w:rsidTr="00427B48">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3699B011" w14:textId="1C9BCC68" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="006B6AB6">
+          <w:p w14:paraId="3590CFB9" w14:textId="77777777" w:rsidR="00427B48" w:rsidRPr="00730D77" w:rsidRDefault="00427B48" w:rsidP="00730D77">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
-              <w:spacing w:before="1"/>
-[...21 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcW w:w="9174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EC384DB" w14:textId="4FD54B64" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="00583E1B">
+          <w:p w14:paraId="0F7DCED1" w14:textId="6EC32833" w:rsidR="00427B48" w:rsidRPr="00730D77" w:rsidRDefault="00427B48" w:rsidP="00730D77">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
-              <w:spacing w:before="1"/>
-[...1 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F211F9">
-[...3 lines deleted...]
-              <w:t>Slovenský jazyk</w:t>
+            <w:r w:rsidRPr="00730D77">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Poskytovanie výchovy a vzdelávania na základe úpravy cieľov, metód, foriem a prístupov vo výchove a</w:t>
+            </w:r>
+            <w:r w:rsidR="00382EAA">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00730D77">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>vzdelávaní</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00427B48" w:rsidRPr="00730D77" w14:paraId="4FB440AB" w14:textId="77777777" w:rsidTr="00427B48">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DCCB069" w14:textId="77777777" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="006B6AB6">
+          <w:p w14:paraId="3FEE4D81" w14:textId="77777777" w:rsidR="00427B48" w:rsidRPr="00730D77" w:rsidRDefault="00427B48" w:rsidP="00730D77">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
-              <w:spacing w:before="1"/>
-[...37 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcW w:w="9174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48E37F59" w14:textId="056A1628" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="00583E1B">
+          <w:p w14:paraId="3420218F" w14:textId="08A01C0F" w:rsidR="00427B48" w:rsidRPr="00730D77" w:rsidRDefault="00427B48" w:rsidP="00730D77">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
-              <w:spacing w:before="1"/>
-[...1 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F211F9">
-[...3 lines deleted...]
-              <w:t>Maďarský jazyk</w:t>
+            <w:r w:rsidRPr="00730D77">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Poskytovanie výchovy a vzdelávania na základe úpravy obsahu výchovy a vzdelávania a hodnotenia výsledkov dosiahnutých deťmi alebo žiakmi vo výchove a</w:t>
+            </w:r>
+            <w:r w:rsidR="00730D77">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00730D77">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>vzdelávaní</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00427B48" w:rsidRPr="00730D77" w14:paraId="2F892865" w14:textId="77777777" w:rsidTr="00427B48">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A994E26" w14:textId="77777777" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="006B6AB6">
+          <w:p w14:paraId="5121B22B" w14:textId="77777777" w:rsidR="00427B48" w:rsidRPr="00730D77" w:rsidRDefault="00427B48" w:rsidP="00730D77">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
-              <w:spacing w:before="1"/>
-[...37 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcW w:w="9174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="275F8BE6" w14:textId="32BB5DF8" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="00583E1B">
+          <w:p w14:paraId="14BCF17E" w14:textId="07BDE6D3" w:rsidR="00427B48" w:rsidRPr="00730D77" w:rsidRDefault="00427B48" w:rsidP="00730D77">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
-              <w:spacing w:before="1"/>
-[...1 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F211F9">
-[...3 lines deleted...]
-              <w:t>Iný cudzí jazyk</w:t>
+            <w:r w:rsidRPr="00730D77">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zabezpečenie činností na rozvoj pohybovej schopnosti, zmyslového vnímania, komunikačnej schopností, kognitívnej schopností, sociálno-komunikačných zručností, emocionality a</w:t>
+            </w:r>
+            <w:r w:rsidR="00730D77">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00730D77">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sebaobsluhy</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00427B48" w:rsidRPr="00730D77" w14:paraId="2FCE977A" w14:textId="77777777" w:rsidTr="00427B48">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1786C203" w14:textId="77777777" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="006B6AB6">
+          <w:p w14:paraId="3BDF7851" w14:textId="77777777" w:rsidR="00427B48" w:rsidRPr="00730D77" w:rsidRDefault="00427B48" w:rsidP="00730D77">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
-              <w:spacing w:before="1"/>
-[...37 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcW w:w="9174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51BB8D4F" w14:textId="0682E4C4" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="00583E1B">
+          <w:p w14:paraId="07179C29" w14:textId="77777777" w:rsidR="00427B48" w:rsidRPr="00730D77" w:rsidRDefault="00427B48" w:rsidP="00730D77">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
-              <w:spacing w:before="1"/>
-[...1 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F211F9">
-[...3 lines deleted...]
-              <w:t>Biológia</w:t>
+            <w:r w:rsidRPr="00730D77">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Činnosť na podporu dosahovania školskej spôsobilosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00427B48" w:rsidRPr="00730D77" w14:paraId="73F0ED28" w14:textId="77777777" w:rsidTr="00427B48">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2328E079" w14:textId="77777777" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="006B6AB6">
+          <w:p w14:paraId="23960135" w14:textId="77777777" w:rsidR="00427B48" w:rsidRPr="00730D77" w:rsidRDefault="00427B48" w:rsidP="00730D77">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
-              <w:spacing w:before="1"/>
-[...37 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcW w:w="9174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EEBB2CB" w14:textId="070E6D95" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="00583E1B">
+          <w:p w14:paraId="4CB91895" w14:textId="77777777" w:rsidR="00427B48" w:rsidRPr="00730D77" w:rsidRDefault="00427B48" w:rsidP="00730D77">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
-              <w:spacing w:before="1"/>
-[...1 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F211F9">
-[...3 lines deleted...]
-              <w:t>Geografia</w:t>
+            <w:r w:rsidRPr="00730D77">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zabezpečenie poskytovania kurzu vyučovacieho jazyka alebo inej podpory pri osvojovaní si vyučovacieho jazyka školy</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00427B48" w:rsidRPr="00730D77" w14:paraId="35974CBA" w14:textId="77777777" w:rsidTr="00427B48">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0336C1F5" w14:textId="77777777" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="006B6AB6">
+          <w:p w14:paraId="7CC72059" w14:textId="77777777" w:rsidR="00427B48" w:rsidRPr="00730D77" w:rsidRDefault="00427B48" w:rsidP="00730D77">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
-              <w:spacing w:before="1"/>
-[...37 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcW w:w="9174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="672562BC" w14:textId="091BD2BB" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="00583E1B">
+          <w:p w14:paraId="7E30EA3E" w14:textId="77777777" w:rsidR="00427B48" w:rsidRPr="00730D77" w:rsidRDefault="00CB751D" w:rsidP="00730D77">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
-              <w:spacing w:before="1"/>
-[...1 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F211F9">
-[...3 lines deleted...]
-              <w:t>Fyzika</w:t>
+            <w:r w:rsidRPr="00730D77">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zabezpečenie doučovania alebo cieleného učenia na dosiahnutie najvyššieho individuálneho kognitívneho potenciálu dieťaťa alebo žiaka</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00427B48" w:rsidRPr="00730D77" w14:paraId="79A7751F" w14:textId="77777777" w:rsidTr="00427B48">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2049BD5C" w14:textId="77777777" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="006B6AB6">
+          <w:p w14:paraId="08674D52" w14:textId="77777777" w:rsidR="00427B48" w:rsidRPr="00730D77" w:rsidRDefault="00427B48" w:rsidP="00730D77">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
-              <w:spacing w:before="1"/>
-[...37 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcW w:w="9174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D820AFF" w14:textId="35E7C369" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="00583E1B">
+          <w:p w14:paraId="7E0DFCC8" w14:textId="77777777" w:rsidR="00427B48" w:rsidRPr="00730D77" w:rsidRDefault="00CB751D" w:rsidP="00730D77">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
-              <w:spacing w:before="1"/>
-[...1 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F211F9">
-[...3 lines deleted...]
-              <w:t>Chémia</w:t>
+            <w:r w:rsidRPr="00730D77">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Skvalitnenie podmienok výchovy a vzdelávania žiakov zo sociálne znevýhodneného prostredia</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB751D" w:rsidRPr="00730D77" w14:paraId="21423314" w14:textId="77777777" w:rsidTr="00427B48">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20ECA85D" w14:textId="77777777" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="006B6AB6">
+          <w:p w14:paraId="284518D4" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRPr="00730D77" w:rsidRDefault="00CB751D" w:rsidP="00730D77">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
-              <w:spacing w:before="1"/>
-[...37 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2060" w:type="dxa"/>
+            <w:tcW w:w="9174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52EAC471" w14:textId="2E49C252" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="00583E1B">
+          <w:p w14:paraId="7DD64C83" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRPr="00730D77" w:rsidRDefault="00CB751D" w:rsidP="00730D77">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
-              <w:spacing w:before="1"/>
-[...1 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F211F9">
-[...3 lines deleted...]
-              <w:t>Dejepis</w:t>
+            <w:r w:rsidRPr="00730D77">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zabezpečenie vzdelávania sa vo vyučovacom predmete alebo vo vzdelávacej oblasti vo vyššom ročníku</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB751D" w:rsidRPr="00730D77" w14:paraId="576F3B91" w14:textId="77777777" w:rsidTr="00427B48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03AE58EA" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRPr="00730D77" w:rsidRDefault="00CB751D" w:rsidP="00730D77">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="9174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="137F1612" w14:textId="77777777" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="006B6AB6">
+          <w:p w14:paraId="5295C9E5" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRPr="00730D77" w:rsidRDefault="00CB751D" w:rsidP="00730D77">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
-              <w:spacing w:before="1"/>
-[...1 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00730D77">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zabezpečenie osobitných foriem komunikácie dieťaťa so zdravotným postihnutím alebo žiaka so zdravotným postihnutím so školou alebo so školským zariadením</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB751D" w:rsidRPr="00730D77" w14:paraId="5B5FAAFB" w14:textId="77777777" w:rsidTr="00427B48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="614D20A9" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRPr="00730D77" w:rsidRDefault="00CB751D" w:rsidP="00730D77">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9174" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66EADE51" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRPr="00730D77" w:rsidRDefault="00CB751D" w:rsidP="00730D77">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730D77">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Činnosť na podporu sociálneho zaradenia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB751D" w:rsidRPr="00730D77" w14:paraId="6B58D0D0" w14:textId="77777777" w:rsidTr="00427B48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="002F4C0F" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRPr="00730D77" w:rsidRDefault="00CB751D" w:rsidP="00730D77">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9174" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31858C01" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRPr="00730D77" w:rsidRDefault="00CB751D" w:rsidP="00730D77">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730D77">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Činnosť na podporu predchádzania ukončenia školskej dochádzky v nižšom ako poslednom ročníku základnej školy alebo strednej školy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB751D" w:rsidRPr="00730D77" w14:paraId="0953B48C" w14:textId="77777777" w:rsidTr="00427B48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="494FAA9B" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRPr="00730D77" w:rsidRDefault="00CB751D" w:rsidP="00730D77">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9174" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1050DDA5" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRPr="00730D77" w:rsidRDefault="00CB751D" w:rsidP="00730D77">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730D77">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Špecializované kariérové poradenstvo </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB751D" w:rsidRPr="00730D77" w14:paraId="77108E9E" w14:textId="77777777" w:rsidTr="00427B48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B421BC6" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRPr="00730D77" w:rsidRDefault="00CB751D" w:rsidP="00730D77">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9174" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62306E9E" w14:textId="620B5E69" w:rsidR="00CB751D" w:rsidRPr="00730D77" w:rsidRDefault="00CB751D" w:rsidP="00730D77">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730D77">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zabezpečenie pôsobenia pedagogického asistenta v</w:t>
+            </w:r>
+            <w:r w:rsidR="00382EAA">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00730D77">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>triede</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB751D" w:rsidRPr="00730D77" w14:paraId="1DCCC494" w14:textId="77777777" w:rsidTr="00427B48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="513C40D4" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRPr="00730D77" w:rsidRDefault="00CB751D" w:rsidP="00730D77">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9174" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F8FE18E" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRPr="00730D77" w:rsidRDefault="00CB751D" w:rsidP="00730D77">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730D77">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Poskytovanie zdravotnej starostlivosti</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB751D" w:rsidRPr="00730D77" w14:paraId="76F1A5C6" w14:textId="77777777" w:rsidTr="00427B48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="539E19E3" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRPr="00730D77" w:rsidRDefault="00CB751D" w:rsidP="00730D77">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9174" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7353F52D" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRPr="00730D77" w:rsidRDefault="00CB751D" w:rsidP="00730D77">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730D77">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zabezpečenie sebaobslužných úkonov v čase výchovno-vzdelávacieho procesu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB751D" w:rsidRPr="00730D77" w14:paraId="0380A55E" w14:textId="77777777" w:rsidTr="00427B48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F718275" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRPr="00730D77" w:rsidRDefault="00CB751D" w:rsidP="00730D77">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9174" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30A6A124" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRPr="00730D77" w:rsidRDefault="00DD425F" w:rsidP="00730D77">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730D77">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Poskytnutie špeciálnych edukačných publikácií a kompenzačných pomôcok</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB751D" w:rsidRPr="00730D77" w14:paraId="00773229" w14:textId="77777777" w:rsidTr="00427B48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7954BEF8" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRPr="00730D77" w:rsidRDefault="00CB751D" w:rsidP="00730D77">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9174" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="432F164C" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRPr="00730D77" w:rsidRDefault="00DD425F" w:rsidP="00730D77">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730D77">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zabezpečenie úpravy priestorov školy určených na podporu vnímania a nadobúdanie zručností</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB751D" w:rsidRPr="00730D77" w14:paraId="49C56F51" w14:textId="77777777" w:rsidTr="00427B48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77CC0C7C" w14:textId="77777777" w:rsidR="00CB751D" w:rsidRPr="00730D77" w:rsidRDefault="00CB751D" w:rsidP="00730D77">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9174" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A07D6B9" w14:textId="37278023" w:rsidR="00CB751D" w:rsidRPr="00730D77" w:rsidRDefault="00DD425F" w:rsidP="00730D77">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730D77">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Odstraňovanie fyzických bariér v priestoroch školy alebo školského zariadenia a organizačných bariér pri výchove a</w:t>
+            </w:r>
+            <w:r w:rsidR="00382EAA">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00730D77">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>vzdelávaní</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD425F" w:rsidRPr="00730D77" w14:paraId="7FABC2C0" w14:textId="77777777" w:rsidTr="00427B48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="364C56C9" w14:textId="77777777" w:rsidR="00DD425F" w:rsidRPr="00730D77" w:rsidRDefault="00DD425F" w:rsidP="00730D77">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9174" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29AA2720" w14:textId="77777777" w:rsidR="00DD425F" w:rsidRPr="00730D77" w:rsidRDefault="00DD425F" w:rsidP="00730D77">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730D77">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Zabezpečenie diétneho stravovania</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD425F" w:rsidRPr="00730D77" w14:paraId="19EFD0C4" w14:textId="77777777" w:rsidTr="00427B48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B5B2E91" w14:textId="77777777" w:rsidR="00DD425F" w:rsidRPr="00730D77" w:rsidRDefault="00DD425F" w:rsidP="00730D77">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9174" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74166363" w14:textId="77777777" w:rsidR="00DD425F" w:rsidRPr="00730D77" w:rsidRDefault="00DD425F" w:rsidP="00730D77">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730D77">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prevencia na podporu fyzického zdravia, duševného zdravia a prevencia výskytu rizikového správania</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD425F" w:rsidRPr="00730D77" w14:paraId="5B2C4910" w14:textId="77777777" w:rsidTr="00427B48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2028B62A" w14:textId="77777777" w:rsidR="00DD425F" w:rsidRPr="00730D77" w:rsidRDefault="00DD425F" w:rsidP="00730D77">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9174" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54E11D42" w14:textId="77777777" w:rsidR="00DD425F" w:rsidRPr="00730D77" w:rsidRDefault="00DD425F" w:rsidP="00730D77">
+            <w:pPr>
+              <w:pStyle w:val="Zkladntext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3734"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730D77">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Krízová intervencia</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="11808BCB" w14:textId="77777777" w:rsidR="006B6AB6" w:rsidRPr="00F211F9" w:rsidRDefault="006B6AB6">
-[...31 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="730FDCB0" w14:textId="77777777" w:rsidR="00015809" w:rsidRPr="00730D77" w:rsidRDefault="00DD425F" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ako dlho boli poskytované podporné opatrenia na 1. a 2. úrovni?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42924BC4" w14:textId="77777777" w:rsidR="00845ED5" w:rsidRPr="00730D77" w:rsidRDefault="00DD425F" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>................................................................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0171738D" w14:textId="77777777" w:rsidR="00845ED5" w:rsidRPr="00730D77" w:rsidRDefault="00845ED5" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="786A976D" w14:textId="77777777" w:rsidR="00DD425F" w:rsidRPr="00730D77" w:rsidRDefault="00DD425F" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Ktoré z týchto podporných opatrení boli účinné a ktoré neúčinné (vypísať):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C401B13" w14:textId="77777777" w:rsidR="00DD425F" w:rsidRPr="00730D77" w:rsidRDefault="00DD425F" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ÚČINNÉ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325B6B44" w14:textId="77777777" w:rsidR="00DD425F" w:rsidRPr="00730D77" w:rsidRDefault="00DD425F" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NEÚČINNÉ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782ECE7D" w14:textId="77777777" w:rsidR="00DD425F" w:rsidRPr="00730D77" w:rsidRDefault="00DD425F" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B499DB" w14:textId="77777777" w:rsidR="00845ED5" w:rsidRPr="00730D77" w:rsidRDefault="00845ED5" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="497F378E" w14:textId="3EE484AA" w:rsidR="00DD425F" w:rsidRPr="00730D77" w:rsidRDefault="00DD425F" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Doplňujúce informácie o </w:t>
+      </w:r>
+      <w:r w:rsidR="005D6C46" w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dieťati</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="308329FD" w14:textId="77777777" w:rsidR="00845ED5" w:rsidRPr="00730D77" w:rsidRDefault="00DD425F" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32EE9BDD" w14:textId="77777777" w:rsidR="00845ED5" w:rsidRPr="00730D77" w:rsidRDefault="00845ED5" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06DE35AB" w14:textId="03829702" w:rsidR="00DD425F" w:rsidRPr="00730D77" w:rsidRDefault="00DD425F" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rodinné prostredie </w:t>
+      </w:r>
+      <w:r w:rsidR="005D6C46" w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dieťaťa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15BDA66F" w14:textId="77777777" w:rsidR="00DD425F" w:rsidRPr="00730D77" w:rsidRDefault="00DD425F" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk225894571"/>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Meno otca/zák. zástupcu: ...........................................................................Dátum narodenia: ............................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27A6A47A" w14:textId="77777777" w:rsidR="00DD425F" w:rsidRPr="00730D77" w:rsidRDefault="00DD425F" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Právny vzťah k dieťaťu (napr. otec</w:t>
+      </w:r>
+      <w:r w:rsidR="003B519F" w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, matka, stará mama, náhradná osobná starostlivosť, pestúnska starostlivosť a pod.):..............................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F009FFB" w14:textId="77777777" w:rsidR="003B519F" w:rsidRPr="00730D77" w:rsidRDefault="003B519F" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Adresa trvalého pobytu:.........................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16063ADA" w14:textId="77777777" w:rsidR="003B519F" w:rsidRPr="00730D77" w:rsidRDefault="003B519F" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tel. kontakt na rodiča/zák. zástupcu:....................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="080C686F" w14:textId="77777777" w:rsidR="003B519F" w:rsidRPr="00730D77" w:rsidRDefault="003B519F" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F0F1661" w14:textId="77777777" w:rsidR="003B519F" w:rsidRPr="00730D77" w:rsidRDefault="003B519F" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Meno matky/zák. zástupcu: ...........................................................................Dátum narodenia: .........................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60DA7FF2" w14:textId="77777777" w:rsidR="003B519F" w:rsidRPr="00730D77" w:rsidRDefault="003B519F" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Právny vzťah k dieťaťu (napr. otec, matka, stará mama, náhradná osobná starostlivosť, pestúnska starostlivosť a pod.):..............................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396B58A8" w14:textId="77777777" w:rsidR="003B519F" w:rsidRPr="00730D77" w:rsidRDefault="003B519F" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Adresa trvalého pobytu:.........................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6634F487" w14:textId="77777777" w:rsidR="003B519F" w:rsidRPr="00730D77" w:rsidRDefault="003B519F" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tel. kontakt na rodiča/zák. zástupcu:....................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1895D489" w14:textId="77777777" w:rsidR="00845ED5" w:rsidRPr="00730D77" w:rsidRDefault="00845ED5" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4707380D" w14:textId="77777777" w:rsidR="003B519F" w:rsidRPr="00730D77" w:rsidRDefault="003B519F" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Počet súrodencov: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>....................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFE31F8" w14:textId="77777777" w:rsidR="00845ED5" w:rsidRPr="00730D77" w:rsidRDefault="00845ED5" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AAF7F18" w14:textId="77777777" w:rsidR="005D6C46" w:rsidRPr="00730D77" w:rsidRDefault="005D6C46" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rodina, rodinné prostredie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ( starostlivosť rodičov o dieťa vrátane spolupráce a komunikácie s MŠ, ŠMŠ):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46FCDBF7" w14:textId="1364BB92" w:rsidR="005D6C46" w:rsidRPr="00730D77" w:rsidRDefault="005D6C46" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A5B36DA" w14:textId="77777777" w:rsidR="009D7DD8" w:rsidRPr="00730D77" w:rsidRDefault="009D7DD8" w:rsidP="00730D77">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69515B0F" w14:textId="07754EC3" w:rsidR="009D7DD8" w:rsidRPr="00730D77" w:rsidRDefault="009D7DD8" w:rsidP="00730D77">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:t>Dieťa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="68"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:t>je,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="68"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:t>podľa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="69"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="69"/>
+        </w:rPr>
+        <w:t>§145ca ods.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="69"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">zákona č. 245/2008 Z. z. o výchove a vzdelávaní </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A46A16F" w14:textId="51B6B52D" w:rsidR="009D7DD8" w:rsidRPr="00730D77" w:rsidRDefault="009D7DD8" w:rsidP="00730D77">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:t>dieťaťom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:t>zo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="71"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>sociálne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="68"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>znevýhodneného</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="68"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>prostredia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="72"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:t>ÁNO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="62"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="70"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>NIE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B63DDC" w14:textId="77777777" w:rsidR="003B519F" w:rsidRPr="00730D77" w:rsidRDefault="003B519F" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ECB2234" w14:textId="77777777" w:rsidR="009D7DD8" w:rsidRPr="00730D77" w:rsidRDefault="009D7DD8" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="246FD54C" w14:textId="77777777" w:rsidR="003B519F" w:rsidRPr="00730D77" w:rsidRDefault="003B519F" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Poznámka:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71569D2D" w14:textId="77777777" w:rsidR="003B519F" w:rsidRPr="00730D77" w:rsidRDefault="003B519F" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Všetky informácie uvedené pedagógom v prihláške pomôžu pri vytváraní obrazu o žiakovi/žiačke, pri riešení jeho/jej problémov a sú dôverné. Preto Vás prosíme, v rámci možností, vyplňte prihlášku komp</w:t>
+      </w:r>
+      <w:r w:rsidR="004B2693" w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tne, v opačnom prípade vám prihlášku vrátime na doplnenie, čím sa pr</w:t>
+      </w:r>
+      <w:r w:rsidR="004B2693" w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dĺži lehota jej vybavenia. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D8ACA7" w14:textId="77777777" w:rsidR="004B2693" w:rsidRPr="00730D77" w:rsidRDefault="004B2693" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D644C52" w14:textId="77777777" w:rsidR="004B2693" w:rsidRPr="00730D77" w:rsidRDefault="004B2693" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BD0D4D5" w14:textId="77777777" w:rsidR="004B2693" w:rsidRPr="00730D77" w:rsidRDefault="004B2693" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5581D0B6" w14:textId="77777777" w:rsidR="004B2693" w:rsidRPr="00730D77" w:rsidRDefault="004B2693" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7030AE15" w14:textId="77777777" w:rsidR="004B2693" w:rsidRPr="004B2693" w:rsidRDefault="004B2693" w:rsidP="00730D77">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3734"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D77">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dátum: ...............................................................                Vypracov</w:t>
+      </w:r>
       <w:r>
-        <w:t>Podporné</w:t>
-[...1074 lines deleted...]
-    <w:sectPr w:rsidR="0059623F" w:rsidRPr="00CE6C0C">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>al: ...............................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="004B2693" w:rsidRPr="004B2693" w:rsidSect="00AC5D49">
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1320" w:right="1280" w:bottom="280" w:left="1280" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06A76942"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6CDA49F4"/>
     <w:lvl w:ilvl="0" w:tplc="91C23898">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="278" w:hanging="140"/>
+        <w:ind w:left="-82" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7A8CAE1E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1186" w:hanging="140"/>
+        <w:ind w:left="826" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="26669A22">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2093" w:hanging="140"/>
+        <w:ind w:left="1733" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="AAFE4A4C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2999" w:hanging="140"/>
+        <w:ind w:left="2639" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="B3D8EA52">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3906" w:hanging="140"/>
+        <w:ind w:left="3546" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="E6C257EA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4813" w:hanging="140"/>
+        <w:ind w:left="4453" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="257A023C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5719" w:hanging="140"/>
+        <w:ind w:left="5359" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0F0A65C4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6626" w:hanging="140"/>
+        <w:ind w:left="6266" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="850A384C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7533" w:hanging="140"/>
+        <w:ind w:left="7173" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="106117F4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="282ED66C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="269A1CAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C307CB8"/>
     <w:lvl w:ilvl="0" w:tplc="0F6056A8">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2522" w:hanging="260"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CE4E20BC">
@@ -5156,120 +4446,163 @@
     <w:lvl w:ilvl="7" w:tplc="B7666204">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7298" w:hanging="260"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CEFAD55A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7981" w:hanging="260"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1423525106">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="911739079">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1010836118">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0059623F"/>
+    <w:rsid w:val="00015809"/>
+    <w:rsid w:val="00090332"/>
+    <w:rsid w:val="0014491E"/>
+    <w:rsid w:val="001C1F62"/>
+    <w:rsid w:val="002D10BE"/>
     <w:rsid w:val="00343F5E"/>
+    <w:rsid w:val="00382EAA"/>
+    <w:rsid w:val="003B519F"/>
+    <w:rsid w:val="003E5566"/>
+    <w:rsid w:val="00427B48"/>
     <w:rsid w:val="00442D22"/>
+    <w:rsid w:val="004B2693"/>
+    <w:rsid w:val="004D0FA2"/>
     <w:rsid w:val="00505BDF"/>
+    <w:rsid w:val="0051712B"/>
     <w:rsid w:val="005363E1"/>
     <w:rsid w:val="00557893"/>
     <w:rsid w:val="00583E1B"/>
     <w:rsid w:val="0059623F"/>
+    <w:rsid w:val="005D6C46"/>
     <w:rsid w:val="005E711B"/>
+    <w:rsid w:val="0061111F"/>
     <w:rsid w:val="006B6AB6"/>
+    <w:rsid w:val="006C465B"/>
+    <w:rsid w:val="006C6764"/>
+    <w:rsid w:val="00730D77"/>
+    <w:rsid w:val="00747A08"/>
+    <w:rsid w:val="0080029E"/>
+    <w:rsid w:val="0082224C"/>
+    <w:rsid w:val="00845ED5"/>
+    <w:rsid w:val="009A1F02"/>
+    <w:rsid w:val="009B3990"/>
+    <w:rsid w:val="009D7DD8"/>
+    <w:rsid w:val="00A55389"/>
+    <w:rsid w:val="00A60A9B"/>
+    <w:rsid w:val="00AC5D49"/>
     <w:rsid w:val="00B8034F"/>
+    <w:rsid w:val="00BE1F40"/>
+    <w:rsid w:val="00BE3C99"/>
+    <w:rsid w:val="00C12F99"/>
+    <w:rsid w:val="00CB751D"/>
     <w:rsid w:val="00CE6C0C"/>
+    <w:rsid w:val="00DD425F"/>
+    <w:rsid w:val="00DF1D94"/>
+    <w:rsid w:val="00E04C0F"/>
     <w:rsid w:val="00E83FDA"/>
+    <w:rsid w:val="00E9035D"/>
     <w:rsid w:val="00ED7B44"/>
     <w:rsid w:val="00F211F9"/>
+    <w:rsid w:val="00F619F4"/>
+    <w:rsid w:val="00F90D18"/>
+    <w:rsid w:val="00F918AB"/>
+    <w:rsid w:val="00FC03B3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sk-SK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1027"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7222DB1E"/>
-  <w15:docId w15:val="{BFEAAAEF-D883-4769-9958-4104B4CDA2E9}"/>
+  <w14:docId w14:val="3A7C8E5D"/>
+  <w15:docId w15:val="{0BEC0304-A0BA-428A-A82C-00CBB1286579}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5624,204 +4957,211 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normlny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00AC5D49"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="sk-SK"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normlny"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00AC5D49"/>
     <w:pPr>
       <w:spacing w:before="77"/>
       <w:ind w:left="221" w:right="221"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normlny"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00AC5D49"/>
     <w:pPr>
       <w:ind w:left="138"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:val="single" w:color="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Predvolenpsmoodseku">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlnatabuka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezzoznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00AC5D49"/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zkladntext">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normlny"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00AC5D49"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Odsekzoznamu">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normlny"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00AC5D49"/>
     <w:pPr>
       <w:spacing w:before="136"/>
       <w:ind w:left="139" w:hanging="140"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normlny"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00AC5D49"/>
   </w:style>
   <w:style w:type="table" w:styleId="Mriekatabuky">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normlnatabuka"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="006B6AB6"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00442D22"/>
     <w:pPr>
       <w:widowControl/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="sk-SK"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.poradnatrebisov.sk/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:poradna@poradnatrebisov.sk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.poradnatrebisov.sk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:poradna@poradnatrebisov.sk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6067,76 +5407,76 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>10287</Characters>
+  <Pages>3</Pages>
+  <Words>2192</Words>
+  <Characters>12500</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>85</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>104</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Názov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Microsoft Word - Tlaivá - Pedagogická charakteristika dieeaea a ~iaka</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12067</CharactersWithSpaces>
+  <CharactersWithSpaces>14663</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft Word - Tlaivá - Pedagogická charakteristika dieeaea a ~iaka</dc:title>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2024-11-08T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2025-10-13T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Producer">