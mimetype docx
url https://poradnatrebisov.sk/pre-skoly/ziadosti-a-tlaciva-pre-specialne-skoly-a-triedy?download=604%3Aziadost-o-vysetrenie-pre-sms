--- v1 (2026-02-03)
+++ v2 (2026-06-05)
@@ -1,3774 +1,3056 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7DD01896" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRDefault="00B23185">
+    <w:p w14:paraId="7DD01896" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w:rsidRDefault="00B23185" w:rsidP="00B21FDE">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:spacing w:before="68"/>
         <w:ind w:left="350" w:right="489"/>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>Škola</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>(názov,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="31"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>adresa):.................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="334C3D09" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRDefault="00EB6763">
+    <w:p w14:paraId="334C3D09" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w:rsidRDefault="00EB6763" w:rsidP="00B21FDE">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:spacing w:before="5"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="0ECE5691" w14:textId="7D743727" w:rsidR="00EB6763" w:rsidRPr="00B23185" w:rsidRDefault="008F18AB" w:rsidP="00B23185">
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ECE5691" w14:textId="0162A4C8" w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w:rsidRDefault="008F18AB" w:rsidP="00B21FDE">
       <w:pPr>
         <w:pStyle w:val="Nzov"/>
         <w:ind w:left="0"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B23185">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B21FDE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ŽIADOSŤ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B23185">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21FDE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>PRE</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B23185">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="4FB0464D" w14:textId="77777777" w:rsidR="00B23185" w:rsidRPr="00B23185" w:rsidRDefault="00B23185" w:rsidP="00B23185">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ŠMŠ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FB0464D" w14:textId="77777777" w:rsidR="00B23185" w:rsidRPr="00B21FDE" w:rsidRDefault="00B23185" w:rsidP="00B21FDE">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="124"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B23185">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B21FDE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="008F18AB" w:rsidRPr="00B23185">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F18AB" w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">psychologické vyšetrenie, </w:t>
       </w:r>
-      <w:r w:rsidR="008F18AB" w:rsidRPr="00B23185">
-[...2 lines deleted...]
-      <w:r w:rsidR="008F18AB" w:rsidRPr="00B23185">
+      <w:r w:rsidR="008F18AB" w:rsidRPr="00B21FDE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F18AB" w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>špeciálno pedagogické vyšetrenie</w:t>
       </w:r>
-      <w:r w:rsidR="008F18AB" w:rsidRPr="00B23185">
+      <w:r w:rsidR="008F18AB" w:rsidRPr="00B21FDE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="008F18AB" w:rsidRPr="00B23185">
+      <w:r w:rsidR="008F18AB" w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>logopedické vyšetrenie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="482B60E9" w14:textId="1B64FA5F" w:rsidR="00B23185" w:rsidRPr="00B23185" w:rsidRDefault="00B23185" w:rsidP="00B23185">
+    <w:p w14:paraId="482B60E9" w14:textId="1B64FA5F" w:rsidR="00B23185" w:rsidRPr="00B21FDE" w:rsidRDefault="00B23185" w:rsidP="00B21FDE">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B21FDE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/ vhodné podčiarknite /</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F2FB925" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRDefault="00B23185">
+    <w:p w14:paraId="1F2FB925" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w:rsidRDefault="00B23185" w:rsidP="00B21FDE">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
         <w:spacing w:before="1" w:line="276" w:lineRule="exact"/>
         <w:ind w:left="235"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B21FDE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Centrum</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21FDE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>poradenstva a</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> prevencie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04DE8441" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRDefault="00B23185">
+    <w:p w14:paraId="04DE8441" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w:rsidRDefault="00B23185" w:rsidP="00B21FDE">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:spacing w:line="253" w:lineRule="exact"/>
         <w:ind w:left="238" w:right="344"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>Kpt.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>Nálepku</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>1057/18,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>075</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>01</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> Trebišov</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="678473D9" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRDefault="00B23185">
+    <w:p w14:paraId="678473D9" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w:rsidRDefault="00B23185" w:rsidP="00B21FDE">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:spacing w:before="1" w:line="252" w:lineRule="exact"/>
         <w:ind w:left="238" w:right="345"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>tel.:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>0919</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>077</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>386,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>0911</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>371</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>767,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>e-mail:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId5">
-        <w:r w:rsidR="00EB6763">
+        <w:r w:rsidR="00EB6763" w:rsidRPr="00B21FDE">
           <w:rPr>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>poradna@poradnatrebisov.sk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F5D3B8C" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRDefault="00B23185">
+    <w:p w14:paraId="5F5D3B8C" w14:textId="27E24EAC" w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w:rsidRDefault="00B23185" w:rsidP="00B21FDE">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:ind w:left="238" w:right="346"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>elokované</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">pracovisko: </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00874B2D" w:rsidRPr="00B21FDE">
+        <w:t>Komenského 3425/18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>1,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>075</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>01</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>Trebišov,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>tel.:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00874B2D" w:rsidRPr="00B21FDE">
+        <w:t>0915 572 466</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21FDE">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>e-mail:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId6">
-        <w:r w:rsidR="00EB6763">
+        <w:r w:rsidR="00EB6763" w:rsidRPr="00B21FDE">
           <w:t>elcpp@poradnatrebisov.sk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:t xml:space="preserve"> web: </w:t>
       </w:r>
       <w:hyperlink r:id="rId7">
-        <w:r w:rsidR="00EB6763">
+        <w:r w:rsidR="00EB6763" w:rsidRPr="00B21FDE">
           <w:t>www.poradnatrebisov.sk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16C26365" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRDefault="00EB6763">
+    <w:p w14:paraId="16C26365" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w:rsidRDefault="00EB6763" w:rsidP="00B21FDE">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:spacing w:before="1"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="151" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3927"/>
         <w:gridCol w:w="5514"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB6763" w14:paraId="307DEBDE" w14:textId="77777777">
+      <w:tr w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w14:paraId="307DEBDE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="453"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3927" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A6BE4FF" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRDefault="00B23185">
+          <w:p w14:paraId="3A6BE4FF" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w:rsidRDefault="00B23185" w:rsidP="00B21FDE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="90"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B21FDE">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Meno</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B21FDE">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B21FDE">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B21FDE">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B21FDE">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>priezvisko</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B21FDE">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> dieťaťa:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5514" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="583CD32B" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRDefault="00EB6763">
+          <w:p w14:paraId="583CD32B" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w:rsidRDefault="00EB6763" w:rsidP="00B21FDE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB6763" w14:paraId="6B15960F" w14:textId="77777777">
+      <w:tr w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w14:paraId="6B15960F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="456"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3927" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69CE75EB" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRDefault="00B23185">
+          <w:p w14:paraId="69CE75EB" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w:rsidRDefault="00B23185" w:rsidP="00B21FDE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="90"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B21FDE">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Dátum</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B21FDE">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B21FDE">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B21FDE">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B21FDE">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>miesto</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B21FDE">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B21FDE">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>narodenia</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B21FDE">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> dieťaťa:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5514" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="308EA325" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRDefault="00EB6763">
+          <w:p w14:paraId="308EA325" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w:rsidRDefault="00EB6763" w:rsidP="00B21FDE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB6763" w14:paraId="6D4E680C" w14:textId="77777777">
+      <w:tr w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w14:paraId="6D4E680C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="453"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3927" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="362AB290" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRDefault="00B23185">
+          <w:p w14:paraId="362AB290" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w:rsidRDefault="00B23185" w:rsidP="00B21FDE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="90"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B21FDE">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Rodné</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B21FDE">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B21FDE">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>číslo:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5514" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F11148F" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRDefault="00EB6763">
+          <w:p w14:paraId="1F11148F" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w:rsidRDefault="00EB6763" w:rsidP="00B21FDE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB6763" w14:paraId="603B35C5" w14:textId="77777777">
+      <w:tr w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w14:paraId="603B35C5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="453"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3927" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73FA73BE" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRDefault="00B23185">
+          <w:p w14:paraId="73FA73BE" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w:rsidRDefault="00B23185" w:rsidP="00B21FDE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="90"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B21FDE">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Bydlisko</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B21FDE">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B21FDE">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(presná</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B21FDE">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B21FDE">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>adresa):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5514" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A3722B4" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRDefault="00EB6763">
+          <w:p w14:paraId="6A3722B4" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w:rsidRDefault="00EB6763" w:rsidP="00B21FDE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB6763" w14:paraId="7647ECDD" w14:textId="77777777">
+      <w:tr w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w14:paraId="7647ECDD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="556"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3927" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A8AB35C" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRDefault="00B23185">
+          <w:p w14:paraId="5A8AB35C" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w:rsidRDefault="00B23185" w:rsidP="00B21FDE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="107" w:right="197"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B21FDE">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Meno</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B21FDE">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-13"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B21FDE">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B21FDE">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-13"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B21FDE">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>priezvisko</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B21FDE">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-13"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B21FDE">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>žiadateľa (zákonný zástupca):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5514" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="160FC6BD" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRDefault="00EB6763">
+          <w:p w14:paraId="160FC6BD" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w:rsidRDefault="00EB6763" w:rsidP="00B21FDE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB6763" w14:paraId="7941D47C" w14:textId="77777777">
+      <w:tr w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w14:paraId="7941D47C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="556"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3927" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4056E0EE" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRDefault="00B23185">
+          <w:p w14:paraId="4056E0EE" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w:rsidRDefault="00B23185" w:rsidP="00B21FDE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="107" w:right="197"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B21FDE">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Telefónne</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B21FDE">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-15"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B21FDE">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>číslo</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B21FDE">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-15"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B21FDE">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">zákonného </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B21FDE">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>zástupcu:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5514" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FFFF409" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRDefault="00EB6763">
+          <w:p w14:paraId="5FFFF409" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w:rsidRDefault="00EB6763" w:rsidP="00B21FDE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB6763" w14:paraId="4D2C37FF" w14:textId="77777777">
+      <w:tr w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w14:paraId="4D2C37FF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="455"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3927" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D81835E" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRDefault="00B23185">
+          <w:p w14:paraId="6D81835E" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w:rsidRDefault="00B23185" w:rsidP="00B21FDE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="90"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B21FDE">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Materinský</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B21FDE">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B21FDE">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>jazyk:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5514" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C99A3C3" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRDefault="00EB6763">
+          <w:p w14:paraId="1C99A3C3" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w:rsidRDefault="00EB6763" w:rsidP="00B21FDE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="346D0868" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRDefault="00B23185">
+    <w:p w14:paraId="346D0868" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w:rsidRDefault="00B23185" w:rsidP="00B21FDE">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
         <w:spacing w:before="207"/>
         <w:ind w:left="3513"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B21FDE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Žiadame</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CPP:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55E83E4B" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRDefault="00B23185">
+    <w:p w14:paraId="55E83E4B" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w:rsidRDefault="00B23185" w:rsidP="00B21FDE">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2301"/>
         </w:tabs>
         <w:spacing w:before="116" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2301" w:right="359" w:hanging="2160"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>o poradenstvo:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...16 lines deleted...]
-    <w:p w14:paraId="49AAAC25" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRDefault="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
+        <w:t> pri zvládaní ťažkostí vyplývajúcich zo zdravotného znevýhodnenia alebo zo zdravotného postihnutia (zrakové, sluchové, ...),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49AAAC25" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w:rsidRDefault="00B23185" w:rsidP="00B21FDE">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2554"/>
         </w:tabs>
         <w:spacing w:line="256" w:lineRule="exact"/>
         <w:ind w:left="2553"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>pri</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>prekonávaní</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>výchovných</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>ťažkostí,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="339AECAC" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRPr="00B23185" w:rsidRDefault="00B23185">
+    <w:p w14:paraId="339AECAC" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w:rsidRDefault="00B23185" w:rsidP="00B21FDE">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2602"/>
         </w:tabs>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:right="1594" w:firstLine="0"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>pri</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>úprave</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>psychosomatických</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>ťažkostí</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>(bolesti</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>hlavy,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="5976452B" w14:textId="50357761" w:rsidR="00EB6763" w:rsidRPr="00B23185" w:rsidRDefault="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
+        <w:t>tiky, tréma, úzkosti, strachy),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5976452B" w14:textId="50357761" w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w:rsidRDefault="00B23185" w:rsidP="00B21FDE">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2554"/>
         </w:tabs>
         <w:ind w:left="2553"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B23185">
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>pri</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CA5D88" w:rsidRPr="00B23185">
+      <w:r w:rsidR="00CA5D88" w:rsidRPr="00B21FDE">
         <w:t>narušenej komunikačnej schopnosti</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="294875CA" w14:textId="639EEC4C" w:rsidR="00EB6763" w:rsidRPr="00B23185" w:rsidRDefault="00B23185">
+    <w:p w14:paraId="294875CA" w14:textId="639EEC4C" w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w:rsidRDefault="00B23185" w:rsidP="00B21FDE">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2301"/>
         </w:tabs>
         <w:spacing w:before="263" w:line="244" w:lineRule="auto"/>
         <w:ind w:left="2301" w:right="211" w:hanging="2160"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B23185">
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>o posúdenie:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00B21FDE">
         <w:t></w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B23185">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>školskej spôsobilosti (výnimočné prijatie dieťaťa na plnenie povinnej školskej dochádzky/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>pokračovanie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>plnenia</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>povinného</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>predprimárneho</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>vzdelávania</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidR="0048563E" w:rsidRPr="00B23185">
+      <w:r w:rsidR="0048563E" w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>MŠ</w:t>
       </w:r>
-      <w:r w:rsidR="0048563E" w:rsidRPr="00B23185">
+      <w:r w:rsidR="0048563E" w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BDB80D3" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRPr="00B23185" w:rsidRDefault="00B23185">
+    <w:p w14:paraId="5BDB80D3" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w:rsidRDefault="00B23185" w:rsidP="00B21FDE">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2554"/>
         </w:tabs>
         <w:spacing w:line="293" w:lineRule="exact"/>
         <w:ind w:left="2553"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B23185">
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>úrovne</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>mimoriadneho</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>nadania,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EEA1292" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRPr="00B23185" w:rsidRDefault="00B23185">
+    <w:p w14:paraId="0EEA1292" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w:rsidRDefault="00B23185" w:rsidP="00B21FDE">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2554"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:left="2553"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B23185">
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>vhodnosti</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>zaradenia</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>do</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>úvodného</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>ročníka,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D71E71" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRPr="00B23185" w:rsidRDefault="00B23185">
+    <w:p w14:paraId="44D71E71" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w:rsidRDefault="00B23185" w:rsidP="00B21FDE">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2554"/>
         </w:tabs>
         <w:spacing w:before="3"/>
         <w:ind w:left="2553"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B23185">
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>vhodnosti</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>zaradenia</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>do</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>prípravného</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B23185">
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>ročníka.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70128453" w14:textId="2D72BF67" w:rsidR="00CA5D88" w:rsidRPr="00B23185" w:rsidRDefault="00CA5D88" w:rsidP="00CA5D88">
+    <w:p w14:paraId="13C73EB9" w14:textId="77777777" w:rsidR="00B21FDE" w:rsidRDefault="00B21FDE" w:rsidP="00B21FDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2554"/>
         </w:tabs>
         <w:spacing w:before="3"/>
-        <w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="0A51BF90" w14:textId="724A21ED" w:rsidR="00CA5D88" w:rsidRPr="00B23185" w:rsidRDefault="00CA5D88" w:rsidP="00CA5D88">
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A9A4D43" w14:textId="77777777" w:rsidR="00B21FDE" w:rsidRPr="00B21FDE" w:rsidRDefault="00B21FDE" w:rsidP="00B21FDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2554"/>
         </w:tabs>
         <w:spacing w:before="3"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B23185">
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12EC3DAF" w14:textId="77777777" w:rsidR="00B21FDE" w:rsidRPr="00B21FDE" w:rsidRDefault="00B21FDE" w:rsidP="00B21FDE">
+      <w:pPr>
+        <w:pStyle w:val="Odsekzoznamu"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2554"/>
+        </w:tabs>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="2553" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70128453" w14:textId="2D72BF67" w:rsidR="00CA5D88" w:rsidRPr="00B21FDE" w:rsidRDefault="00CA5D88" w:rsidP="00B21FDE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2554"/>
+        </w:tabs>
+        <w:spacing w:before="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B21FDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Očakávanie pedagóga od odborného zamestnanca CPP:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A51BF90" w14:textId="724A21ED" w:rsidR="00CA5D88" w:rsidRPr="00B21FDE" w:rsidRDefault="00CA5D88" w:rsidP="00B21FDE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2554"/>
+        </w:tabs>
+        <w:spacing w:before="3"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B21FDE">
         <w:t>................................................................................................................................................................................................................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB79FC2" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRDefault="00B23185">
-[...292 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="0A6F39A9" w14:textId="77777777" w:rsidR="00B21FDE" w:rsidRDefault="00B21FDE" w:rsidP="00B21FDE">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="569"/>
+          <w:tab w:val="left" w:pos="2554"/>
         </w:tabs>
-        <w:spacing w:before="33" w:line="207" w:lineRule="exact"/>
-[...161 lines deleted...]
-        </w:numPr>
+        <w:spacing w:before="3"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="732881B9" w14:textId="77777777" w:rsidR="00B21FDE" w:rsidRPr="00B21FDE" w:rsidRDefault="00B21FDE" w:rsidP="00B21FDE">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="569"/>
+          <w:tab w:val="left" w:pos="2554"/>
         </w:tabs>
-        <w:spacing w:line="207" w:lineRule="exact"/>
-[...800 lines deleted...]
-    <w:p w14:paraId="47650B0B" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRDefault="00B23185">
+        <w:spacing w:before="3"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47650B0B" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w:rsidRDefault="00B23185" w:rsidP="00B21FDE">
       <w:pPr>
         <w:spacing w:before="114"/>
         <w:ind w:left="141" w:right="359"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Pozn.: Záväznou súčasťou žiadosti je pedagogická charakteristika žiaka spracovaná školou</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="40"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>alebo na tlačive CPP Trebišov, v rámci možností materskej školy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7260CDAE" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRDefault="00EB6763">
+    <w:p w14:paraId="7260CDAE" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w:rsidRDefault="00EB6763" w:rsidP="00B21FDE">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:spacing w:before="3"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:sz w:val="23"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="0363FE65" w14:textId="77777777" w:rsidR="0000394D" w:rsidRDefault="0000394D">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0363FE65" w14:textId="77777777" w:rsidR="0000394D" w:rsidRDefault="0000394D" w:rsidP="00B21FDE">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:spacing w:before="3"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:sz w:val="23"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="06BF7A82" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRDefault="00B23185">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57B600A3" w14:textId="77777777" w:rsidR="00B21FDE" w:rsidRDefault="00B21FDE" w:rsidP="00B21FDE">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:spacing w:before="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C12555F" w14:textId="77777777" w:rsidR="00B21FDE" w:rsidRPr="00B21FDE" w:rsidRDefault="00B21FDE" w:rsidP="00B21FDE">
+      <w:pPr>
+        <w:pStyle w:val="Zkladntext"/>
+        <w:spacing w:before="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06BF7A82" w14:textId="7B5CD934" w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w:rsidRDefault="00B23185" w:rsidP="00B21FDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:ind w:right="746"/>
-        <w:jc w:val="right"/>
-[...4 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.............................................</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00B21FDE">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7ACB8F16" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRDefault="00B23185">
+        </w:rPr>
+        <w:t>.........................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00B21FDE">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.........</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B21FDE">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>..........</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ACB8F16" w14:textId="2173061A" w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w:rsidRDefault="00B21FDE" w:rsidP="00B21FDE">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5340"/>
         </w:tabs>
         <w:ind w:right="685"/>
-        <w:jc w:val="right"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="00B23185" w:rsidRPr="00B21FDE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>dátum</w:t>
       </w:r>
+      <w:r w:rsidR="00B23185" w:rsidRPr="00B21FDE">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B23185" w:rsidRPr="00B21FDE">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vyplnenia</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23185" w:rsidRPr="00B21FDE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-1"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00B23185" w:rsidRPr="00B21FDE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>podpis</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23185" w:rsidRPr="00B21FDE">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B23185" w:rsidRPr="00B21FDE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23185" w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...15 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B23185" w:rsidRPr="00B21FDE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pečiatka riaditeľa</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23185" w:rsidRPr="00B21FDE">
         <w:rPr>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> školy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E3D323B" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRDefault="00EB6763">
-[...2 lines deleted...]
-        <w:sectPr w:rsidR="00EB6763">
+    <w:p w14:paraId="6E3D323B" w14:textId="77777777" w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w:rsidRDefault="00EB6763" w:rsidP="00B21FDE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:sectPr w:rsidR="00EB6763" w:rsidRPr="00B21FDE">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11920" w:h="16850"/>
           <w:pgMar w:top="760" w:right="1040" w:bottom="280" w:left="1160" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68DA4B8F" w14:textId="77777777" w:rsidR="00D634D4" w:rsidRPr="0009738E" w:rsidRDefault="00D634D4" w:rsidP="00D634D4">
-[...2 lines deleted...]
-        <w:ind w:left="0" w:right="-6"/>
+    <w:p w14:paraId="0F010F53" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:outlineLvl w:val="4"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>INFORMOVANÝ SÚHLAS  ZÁKONNÉHO  ZÁSTUPCU SO ZARADENÍM DO EVIDENCIE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1991A1FD" w14:textId="77777777" w:rsidR="00D634D4" w:rsidRPr="0009738E" w:rsidRDefault="00D634D4" w:rsidP="00D634D4">
-[...2 lines deleted...]
-        <w:ind w:left="0" w:right="-6"/>
+    <w:p w14:paraId="36B5932F" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:outlineLvl w:val="4"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>A POSKYTNUTÍM STAROSTLIVOSTI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0300361D" w14:textId="77777777" w:rsidR="00D634D4" w:rsidRPr="0009738E" w:rsidRDefault="00D634D4" w:rsidP="00D634D4">
-[...12 lines deleted...]
-        <w:ind w:right="-6"/>
+    <w:p w14:paraId="6EDC361B" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
         <w:t>Centrum poradenstva a prevencie, Kpt. Nálepku 1057/18, Trebišov, Slovenská republika,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45066727" w14:textId="77777777" w:rsidR="00D634D4" w:rsidRPr="0009738E" w:rsidRDefault="00D634D4" w:rsidP="00D634D4">
-[...1 lines deleted...]
-        <w:pStyle w:val="Zkladntext"/>
+    <w:p w14:paraId="1114A751" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:ind w:hanging="567"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
+        <w:t>IČO: 00523551, DIČ: 2021768606</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60638B7E" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
         <w:ind w:left="993" w:right="235" w:hanging="567"/>
-        <w:jc w:val="center"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="7BD16D58" w14:textId="77777777" w:rsidR="00D634D4" w:rsidRPr="00095BB1" w:rsidRDefault="00D634D4" w:rsidP="00D634D4">
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65EB3C09" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00095BB1">
+      <w:r w:rsidRPr="00C33D42">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Starostlivosť zahŕňa</w:t>
       </w:r>
-      <w:r w:rsidRPr="00095BB1">
+      <w:r w:rsidRPr="00C33D42">
         <w:t xml:space="preserve"> psychologickú, špeciálno-pedagogickú a logopedickú diagnostiku, poradenstvo, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00095BB1">
+      <w:r w:rsidRPr="00C33D42">
         <w:t>reedukácie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00095BB1">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00095BB1">
+      <w:r w:rsidRPr="00C33D42">
+        <w:t xml:space="preserve"> a psychoterapiu podľa individuálnych potrieb klienta, ktoré sa realizujú len s písomným súhlasom zákonného zástupcu. Jedno stretnutie trvá zvyčajne okolo 1 hodiny. Časový interval je individuálny a určuje ho druh a rozsah poskytnutej služby. Obsah vyšetrenia určuje charakter problému, zvyčajne ide o diagnostiku a poradenstvo pri posudzovaní schopností, osobnosti, záujmov, vedomostí, zručností, prípadne iných oblastí ovplyvňujúcich emocionálny, sociálny a psychický vývin klienta. V prípade súhlasu žiadateľa sa písomná správa zasiela na inštitúcie uvedené v súhlase. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33D42">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Žiadateľ má právo oboznámiť sa s jej obsahom. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00095BB1">
+      <w:r w:rsidRPr="00C33D42">
         <w:t xml:space="preserve">Súhlas sa vyznačuje na tomto tlačive podčiarknutím, ktoré vykoná pred podpisom žiadanky žiadateľ. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C5CC67A" w14:textId="41DE92F7" w:rsidR="00D634D4" w:rsidRPr="00095BB1" w:rsidRDefault="00D634D4" w:rsidP="00D634D4">
+    <w:p w14:paraId="0C6B0841" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00095BB1">
+      <w:r w:rsidRPr="00C33D42">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Pri vyšetrení sa používajú</w:t>
       </w:r>
-      <w:r w:rsidRPr="00095BB1">
-        <w:t xml:space="preserve"> diagnostické nástroje, tzv. psychologické alebo špeciálno-pedagogické testy, alebo prístrojové metódy, ktoré vychádzajú z odborných vedeckých princípov platných v psychológii, špeciálnej pedagogike, psychodiagnostike, metodológii a </w:t>
+      <w:r w:rsidRPr="00C33D42">
+        <w:t xml:space="preserve"> diagnostické nástroje, tzv. psychologické alebo špeciálno-pedagogické testy, alebo prístrojové metódy, ktoré vychádzajú z odborných vedeckých princípov platných v psychológii, špeciálnej pedagogike, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00095BB1">
+      <w:r w:rsidRPr="00C33D42">
+        <w:t>psychodiagnostike</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C33D42">
+        <w:t xml:space="preserve">, metodológii a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C33D42">
         <w:t>psychometrii</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00095BB1">
-[...15 lines deleted...]
-    <w:p w14:paraId="7E36F362" w14:textId="77777777" w:rsidR="00D634D4" w:rsidRPr="00095BB1" w:rsidRDefault="00D634D4" w:rsidP="00D634D4">
+      <w:r w:rsidRPr="00C33D42">
+        <w:t xml:space="preserve">. Kvantitatívne a kvalitatívne údaje z testov sú súčasťou spisu klienta spolu s ostatnými údajmi získanými pred vyšetrením - napr. anamnestické údaje, pedagogická charakteristika, v priebehu vyšetrenia - záznamy z rozhovorov, interpretácie, poznámky a po skončení vyšetrenia - správa z diagnostického vyšetrenia, závery z konzultácií. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01285712" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00095BB1">
+      <w:r w:rsidRPr="00C33D42">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Osobné údaje zisťované v rozsahu § 11, ods. 6 písm. a) a b) zákona č. 245/2008 Z. z. o výchove a vzdelávaní: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D23F83B" w14:textId="77777777" w:rsidR="00D634D4" w:rsidRPr="00095BB1" w:rsidRDefault="00D634D4" w:rsidP="00D634D4">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00095BB1">
+    <w:p w14:paraId="03A0FC86" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>O klientovi:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00095BB1">
+      <w:r w:rsidRPr="00C33D42">
         <w:t xml:space="preserve"> meno a priezvisko, dátum a miesto narodenia, bydlisko, fyzické zdravie, duševné zdravie, mentálna úroveň vrátane výsledkov pedagogicko-psychologickej a špeciálno-pedagogickej diagnostiky. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F6AC34" w14:textId="77777777" w:rsidR="00D634D4" w:rsidRPr="00095BB1" w:rsidRDefault="00D634D4" w:rsidP="00D634D4">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00095BB1">
+    <w:p w14:paraId="52044FE3" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>O rodičoch:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00095BB1">
+      <w:r w:rsidRPr="00C33D42">
         <w:t xml:space="preserve"> meno a priezvisko, trvalé bydlisko, telefonický kontakt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D390648" w14:textId="77777777" w:rsidR="00D634D4" w:rsidRPr="00095BB1" w:rsidRDefault="00D634D4" w:rsidP="00D634D4">
+    <w:p w14:paraId="0A798713" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00095BB1">
+      <w:r w:rsidRPr="00C33D42">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ďalšia dokumentácia</w:t>
       </w:r>
-      <w:r w:rsidRPr="00095BB1">
+      <w:r w:rsidRPr="00C33D42">
         <w:t xml:space="preserve"> v zmysle § 11, ods. 9 zákona č. 245/2008 Z. z. o výchove a vzdelávaní je najmä: správa z diagnostického vyšetrenia. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FB2C542" w14:textId="77777777" w:rsidR="00D634D4" w:rsidRPr="00095BB1" w:rsidRDefault="00D634D4" w:rsidP="00D634D4">
+    <w:p w14:paraId="733FA2B1" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78464B4A" w14:textId="77777777" w:rsidR="00D634D4" w:rsidRPr="00095BB1" w:rsidRDefault="00D634D4" w:rsidP="00D634D4">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00095BB1">
+    <w:p w14:paraId="6B514261" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Všetky tieto údaje sú prísne dôverné</w:t>
       </w:r>
-      <w:r w:rsidRPr="00095BB1">
-[...47 lines deleted...]
-      <w:r w:rsidRPr="00CD6050">
+      <w:r w:rsidRPr="00C33D42">
+        <w:t xml:space="preserve">, psychológ, špeciálny pedagóg, logopéd, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C33D42">
+        <w:t>kariérový</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C33D42">
+        <w:t xml:space="preserve"> poradca, sociálny pedagóg a sociálny pracovník sú povinní zachovávať mlčanlivosť o skutočnostiach, o ktorých sa dozvedeli pri svojej činnosti a to aj po skončení pracovnoprávneho vzťahu v zariadení podľa zákona § 8 ods. 1, písm. c) zákona č. 552/2003 Z. z. o výkone práce vo verejnom záujme, v zmysle nariadenia Európskeho parlamentu a Rady (EÚ) 2016/679 o ochrane fyzických osôb pri spracúvaní osobných údajov a o voľnom pohybe takýchto údajov a v zmysle § 79 zákona č. 18/2018 Z. z. o ochrane osobných údajov a o zmene a doplnení niektorých zákonov ako aj § 11 ods. 7 zákona č. 245/2008 Z. z. o výchove a vzdelávaní. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276C7A9A" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07A82710" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk224032407"/>
+      <w:r w:rsidRPr="00C33D42">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Práva klientov: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="58EF3E5E" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- právo na rešpektovanie svojej dôstojnosti, individuality a osobitosti, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D3886C5" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- právo na primerané a zrozumiteľné informácie o priebehu odbornej činnosti a výsledkoch vzhľadom na jeho vek a rozumovú vyspelosť, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C971F9D" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- právo na odbornú starostlivosť a podporu, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA4A12D" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- právo vyjadriť svoj názor a pocity v bezpečnom prostredí, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C81EB5" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- právo na ochranu súkromia a osobných údajov, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224EB3B0" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- právo na bezpečné a nediskriminačné zaobchádzanie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="405027AD" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- právo byť primerane zapojené do rozhodovania o podporných opatreniach, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E0EEF4A" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- právo na prerušenie alebo ukončenie odbornej činnosti, ak by bola pre dieťa neprimerane zaťažujúca. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DFEC2BF" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Práva zákonných zástupcov /zástupcu zariadenia:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31820390" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Právo odvolať súhlas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD6050">
+      <w:r w:rsidRPr="00C33D42">
         <w:t xml:space="preserve"> - v prípadoch, kedy Vaše osobné údaje spracúvame na základe Vášho súhlasu, máte právo tento súhlas kedykoľvek odvolať. Súhlas môžete odvolať elektronicky, na adrese zodpovednej osoby, písomne, oznámením o odvolaní súhlasu alebo osobne v sídle našej spoločnosti. Odvolanie súhlasu nemá vplyv na zákonnosť spracúvania osobných údajov, ktoré sme na jeho základe o Vás spracúvali. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33E87018" w14:textId="77777777" w:rsidR="00D634D4" w:rsidRPr="00CD6050" w:rsidRDefault="00D634D4" w:rsidP="00D634D4">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00CD6050">
+    <w:p w14:paraId="63CF6D9F" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Právo na prístup</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD6050">
+      <w:r w:rsidRPr="00C33D42">
         <w:t xml:space="preserve"> - máte právo na poskytnutie kópie osobných údajov, ktoré o Vás máme k dispozícii, ako aj na informácie o tom, ako Vaše osobné údaje používame. Vo väčšine prípadov Vám budú Vaše osobné údaje poskytnuté v písomnej listinnej forme, pokiaľ nepožadujete iný spôsob ich poskytnutia. Ak ste o poskytnutie týchto informácií požiadali elektronickými prostriedkami, budú Vám poskytnuté elektronicky, ak to bude technicky možné. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77211AC3" w14:textId="77777777" w:rsidR="00D634D4" w:rsidRPr="00CD6050" w:rsidRDefault="00D634D4" w:rsidP="00D634D4">
-[...7 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="27AD6373" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Právo na opravu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD6050">
+      <w:r w:rsidRPr="00C33D42">
         <w:t xml:space="preserve"> - prijímame primerané opatrenia, aby sme zabezpečili presnosť, úplnosť a aktuálnosť informácií, ktoré o Vás máme k dispozícii. Ak si myslíte, že údaje, ktorými disponujeme sú nepresné, neúplné alebo neaktuálne, prosím, neváhajte nás požiadať, aby sme tieto informácie upravili, aktualizovali alebo doplnili.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0CA712" w14:textId="77777777" w:rsidR="00D634D4" w:rsidRPr="00CD6050" w:rsidRDefault="00D634D4" w:rsidP="00D634D4">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00CD6050">
+    <w:p w14:paraId="41CD01D4" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Právo na výmaz (na zabudnutie)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD6050">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00CD6050">
+      <w:r w:rsidRPr="00C33D42">
+        <w:t xml:space="preserve"> - máte právo nás požiadať o vymazanie Vašich osobných údajov, napríklad v prípade, ak osobné údaje, ktoré sme o Vás získali, už viac nie sú potrebné na naplnenie pôvodného účelu spracúvania. Vaše právo je však potrebné posúdiť z pohľadu všetkých relevantných okolností. Napríklad, môžeme mať určité právne a regulačné povinnosti, čo znamená, že nebudeme môcť Vašej žiadosti vyhovieť.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70CBEDB1" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Právo na obmedzenie spracúvania</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD6050">
+      <w:r w:rsidRPr="00C33D42">
         <w:t xml:space="preserve"> - za určitých okolností ste oprávnený nás požiadať, aby sme prestali používať Vaše osobné údaje. Ide napríklad o prípady, keď si myslíte, že osobné údaje, ktoré o Vás máme, môžu byť nepresné alebo keď si myslíte, že už Vaše osobné údaje nepotrebujeme využívať.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65B4CB0B" w14:textId="77777777" w:rsidR="00D634D4" w:rsidRPr="00CD6050" w:rsidRDefault="00D634D4" w:rsidP="00D634D4">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00CD6050">
+    <w:p w14:paraId="5A6A8AAC" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Právo na prenosnosť údajov</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD6050">
+      <w:r w:rsidRPr="00C33D42">
         <w:t xml:space="preserve"> - za určitých okolností máte právo požiadať nás o prenos osobných údajov, ktoré stenám poskytli, na inú tretiu stranu podľa Vášho výberu. Právo na prenosnosť sa však týka len osobných údajov, ktoré sme od Vás získali na základe súhlasu alebo na základe zmluvy, ktorej ste jednou zo zmluvných strán.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63DE63D9" w14:textId="77777777" w:rsidR="00D634D4" w:rsidRPr="00CD6050" w:rsidRDefault="00D634D4" w:rsidP="00D634D4">
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="4456CD90" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t>Právo namietať</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD6050">
+      <w:r w:rsidRPr="00C33D42">
         <w:t xml:space="preserve"> - máte právo namietať voči spracúvaniu údajov, ktoré je založené na našich legitímnych oprávnených záujmoch. V prípade, ak nemáme presvedčivý legitímny oprávnený dôvod na spracúvanie a Vy podáte námietku, nebudeme Vaše osobné údaje ďalej spracúvať. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A96986" w14:textId="77777777" w:rsidR="00D634D4" w:rsidRPr="00CD6050" w:rsidRDefault="00D634D4" w:rsidP="00D634D4">
+    <w:p w14:paraId="5118E86D" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Právo na výber vhodného školského zariadenia - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33D42">
+        <w:rPr>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>zákonný zástupca má právo vybrať pre svoje dieťa školské zariadenie, ktoré poskytuje výchovu a vzdelávanie podľa tohto zákona, zodpovedajúce schopnostiam, zdravotnému stavu, záujmom a záľubám dieťaťa, jeho vierovyznaniu, svetonázoru, národnosti a etnickej príslušnosti; právo na slobodnú voľbu školy alebo školského zariadenia možno uplatňovať v súlade s možnosťami výchovno-vzdelávacej sústavy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="439972A4" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CD6050">
+      <w:r w:rsidRPr="00C33D42">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Právo podať návrh na začatie konania o ochrane osobných údajov</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD6050">
+      <w:r w:rsidRPr="00C33D42">
         <w:t xml:space="preserve"> - ak sa domnievate, že Vaše osobné údaje spracúvane nespravodlivo alebo nezákonne, môžete podať sťažnosť na dozorný orgán, ktorým je Úrad na ochranu osobných údajov Slovenskej republiky, Hraničná 12, 820 07 Bratislava 27; tel. číslo: +421 /2/ 3231 3214; mail: statny.dozor@pdp.gov.sk, https://dataprotection.gov.sk. V prípade podania návrhu elektronickou formou je potrebné, aby spĺňal náležitosti podľa § 19 ods. 1 zákona č. 71/1967 Zb. o správnom konaní (správny poriadok).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F4236E3" w14:textId="77777777" w:rsidR="00D634D4" w:rsidRPr="00095BB1" w:rsidRDefault="00D634D4" w:rsidP="00D634D4">
+    <w:p w14:paraId="70CFDDA2" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A4069F3" w14:textId="77777777" w:rsidR="00D634D4" w:rsidRDefault="00D634D4" w:rsidP="00D634D4">
-[...35 lines deleted...]
-        <w:overflowPunct w:val="0"/>
+    <w:p w14:paraId="71768ACE" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Povinnosti klientov a zákonných zástupcov vyplývajú z § 144 zákona 245/2008 Z. z. o výchove a vzdelávaní (školský zákon) v znení neskorších predpisov.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB803E2" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D79E978" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Povinnosti klientov:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18FE5785" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:widowControl/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- povinnosť spolupracovať s odborným zamestnancom Centra poradenstva a prevencie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70704242" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- povinnosť poskytovať pravdivé informácie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DAADFFB" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- povinnosť rešpektovať dohodnutý priebeh odbornej činnosti, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5F595B" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- povinnosť dodržiavať základné pravidlá správania počas realizácie odborných činností. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F3C23D" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D6F7141" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk224032717"/>
+      <w:r w:rsidRPr="00C33D42">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Povinnosti zákonných zástupcov / zástupcu zariadenia: </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="6758B54F" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51308AB7" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- povinnosť poskytnutia pravdivých a úplných informácií relevantné pre odbornú činnosť, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E46615A" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00722C6E">
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>Povinnosti klientov a zákonných zástupcov vyplývajú z § 144 zákona 245/2008 Z. z. o výchove a vzdelávaní (školský zákon) v znení neskorších predpisov. Ide najmä o </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00722C6E">
+        <w:t xml:space="preserve">- povinnosť </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33D42">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>rešpektovať pokynov zamestnancov školského zariadenia, ktoré sú v súlade so všeobecne záväznými právnymi predpismi, vnútornými predpismi ZPP a dobrými mravmi,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D118F7C" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00722C6E">
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...7 lines deleted...]
-          <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Zákonný zástupca má právo vybrať pre svoje dieťa školské zariadenie, ktoré poskytuje výchovu a vzdelávanie podľa tohto zákona, zodpovedajúce schopnostiam, zdravotnému stavu, záujmom a</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="2ECDD772" w14:textId="77777777" w:rsidR="00D634D4" w:rsidRDefault="00D634D4" w:rsidP="00D634D4">
+        <w:t>- povinnosť informovať školské zariadenie o zmene zdravotnej spôsobilosti jeho dieťaťa, jeho zdravotných problémoch alebo iných závažných skutočnostiach, ktoré by mohli mať vplyv na priebeh výchovy a vzdelávania alebo na výkon odborných činností a poskytovať súčinnosť pri riešení prejavov rizikového správania svojho dieťaťa v škole, ktoré môžu ohroziť bezpečnosť a zdravie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25BA876D" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29CF0EFA" w14:textId="77777777" w:rsidR="00D634D4" w:rsidRDefault="00D634D4" w:rsidP="00D634D4">
+    <w:p w14:paraId="7FEA3257" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00095BB1">
+      <w:r w:rsidRPr="00C33D42">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Všetky formy a druhy odbornej starostlivosti sú v centre poradenstva a prevencie poskytované zdarma (§ 130, ods. 11, zákona č. 245/2008 Z. z. o výchove a vzdelávaní). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="077E4924" w14:textId="77777777" w:rsidR="00D634D4" w:rsidRPr="00095BB1" w:rsidRDefault="00D634D4" w:rsidP="00D634D4">
+    <w:p w14:paraId="569A3A53" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12C8A606" w14:textId="77777777" w:rsidR="00D634D4" w:rsidRPr="00095BB1" w:rsidRDefault="00D634D4" w:rsidP="00D634D4">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00095BB1">
+    <w:p w14:paraId="75BC72C4" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Po preštudovaní uvedených informácií </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33D42">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>súhlasím</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33D42">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33D42">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">psychologickou, špeciálno-pedagogickou, liečebno-pedagogickou, logopedickou, sociálno-pedagogickou diagnostikou, poradenstvom, prevenciou, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C33D42">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>reedukáciou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C33D42">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t>, intervenciou a terapiou.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="598BC9A1" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00095BB1">
+      <w:r w:rsidRPr="00C33D42">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Súhlasím</w:t>
       </w:r>
-      <w:r w:rsidRPr="00095BB1">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00095BB1">
+      <w:r w:rsidRPr="00C33D42">
+        <w:t xml:space="preserve"> v zmysle § 11, ods. (6), písm. a), b) zákona č. 245/2008 Z. z. o výchove a vzdelávaní s evidovaním </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C33D42">
+        <w:lastRenderedPageBreak/>
+        <w:t>a spracovávaním osobných údajov v Centre poradenstva a prevencie Kpt. Nálepku 1057/18, 075 01 Trebišov</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C30C37" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
         <w:t xml:space="preserve">3. V zmysle § 2 ods. y) zákona č. 245/2008 Z. z. o výchove a vzdelávaní sa žiadateľ oboznámil so všetkými možnosťami vzdelávania dieťaťa alebo vlastného vzdelávania a preberá zodpovednosť za svoje rozhodnutie. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E8A649" w14:textId="77777777" w:rsidR="00D634D4" w:rsidRPr="00095BB1" w:rsidRDefault="00D634D4" w:rsidP="00D634D4">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00095BB1">
+    <w:p w14:paraId="6FB874F1" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00095BB1">
+      <w:r w:rsidRPr="00C33D42">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Súhlasím / nesúhlasím</w:t>
       </w:r>
-      <w:r w:rsidRPr="00095BB1">
+      <w:r w:rsidRPr="00C33D42">
         <w:t xml:space="preserve"> so zaslaním správy z diagnostického vyšetrenia inštitúcii oprávnenej zo zákona (napr. škole, školskému zariadeniu) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63402252" w14:textId="77777777" w:rsidR="00D634D4" w:rsidRPr="00095BB1" w:rsidRDefault="00D634D4" w:rsidP="00D634D4">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00095BB1">
+    <w:p w14:paraId="126B2F06" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00095BB1">
+      <w:r w:rsidRPr="00C33D42">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Súhlasím / nesúhlasím</w:t>
       </w:r>
-      <w:r w:rsidRPr="00095BB1">
+      <w:r w:rsidRPr="00C33D42">
         <w:t xml:space="preserve"> so zaslaním správy z diagnostického vyšetrenia inému (napr. neurológ, pediater,... ) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E71A1E5" w14:textId="77777777" w:rsidR="00D634D4" w:rsidRPr="00095BB1" w:rsidRDefault="00D634D4" w:rsidP="00D634D4">
-[...4 lines deleted...]
-    <w:p w14:paraId="585C9C91" w14:textId="77777777" w:rsidR="00D634D4" w:rsidRDefault="00D634D4" w:rsidP="00D634D4">
+    <w:p w14:paraId="34F7BB31" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ED5219E" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00095BB1">
+      <w:r w:rsidRPr="00C33D42">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(Súhlas podčiarknite).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73EF405D" w14:textId="77777777" w:rsidR="00D634D4" w:rsidRPr="00095BB1" w:rsidRDefault="00D634D4" w:rsidP="00D634D4">
+    <w:p w14:paraId="71776391" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C8519E2" w14:textId="77777777" w:rsidR="00D634D4" w:rsidRPr="00095BB1" w:rsidRDefault="00D634D4" w:rsidP="00D634D4">
-[...77 lines deleted...]
-    <w:p w14:paraId="076180EA" w14:textId="40D5E5B6" w:rsidR="00EB6763" w:rsidRDefault="00EB6763" w:rsidP="00D634D4">
+    <w:p w14:paraId="0C33A239" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33E31197" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2926A021" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V ....................................... dňa ............................                                 ..................................................... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49D9D666" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                podpis zákonného zástupcu č.1 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4502DAAD" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="198BED9A" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2826DCC0" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75EF873D" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01243908" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65ACA3C6" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V ....................................... dňa ............................                                 ..................................................... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B13C1CB" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                 podpis zákonného zástupcu č.2 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FFE460A" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48D1B770" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30771A4E" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6438FB46" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="790C9D91" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7405CE84" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DD08E20" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
+        <w:rPr>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V prípade plnoletého klienta – podpis klienta </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E911F4" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C629D8C" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E42F0E1" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="791FCC97" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:widowControl/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:lang w:eastAsia="sk-SK"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53F8A96D" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33D42">
+        <w:t>V ....................................... dňa ............................                                  ..................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05889C15" w14:textId="77777777" w:rsidR="00C33D42" w:rsidRPr="00C33D42" w:rsidRDefault="00C33D42" w:rsidP="00C33D42">
+      <w:pPr>
+        <w:spacing w:before="70"/>
+        <w:ind w:left="2525" w:right="1353" w:hanging="1532"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="076180EA" w14:textId="40D5E5B6" w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w:rsidRDefault="00EB6763" w:rsidP="00B21FDE">
       <w:pPr>
         <w:pStyle w:val="Nadpis3"/>
         <w:spacing w:before="78"/>
         <w:ind w:left="2839" w:right="359" w:hanging="2559"/>
-        <w:jc w:val="left"/>
-[...4 lines deleted...]
-      <w:pgMar w:top="680" w:right="1040" w:bottom="280" w:left="1160" w:header="708" w:footer="708" w:gutter="0"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00EB6763" w:rsidRPr="00B21FDE" w:rsidSect="00C33D42">
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+        <w:numStart w:val="0"/>
+      </w:endnotePr>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="567" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C006E1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="20C80B46"/>
     <w:lvl w:ilvl="0" w:tplc="C2F834F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="272"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-4"/>
         <w:w w:val="100"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
@@ -4177,125 +3459,136 @@
     <w:lvl w:ilvl="7" w:tplc="DBE22C16">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7487" w:hanging="253"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BE381406">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8228" w:hanging="253"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="sk-SK" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="475146527">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1424574715">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="150102448">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1222015737">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EB6763"/>
     <w:rsid w:val="0000394D"/>
+    <w:rsid w:val="001452EC"/>
+    <w:rsid w:val="003538B3"/>
+    <w:rsid w:val="00483D35"/>
     <w:rsid w:val="0048563E"/>
+    <w:rsid w:val="0057222D"/>
     <w:rsid w:val="00574AEC"/>
+    <w:rsid w:val="00623B98"/>
+    <w:rsid w:val="00874B2D"/>
     <w:rsid w:val="008F18AB"/>
+    <w:rsid w:val="00A37BA3"/>
+    <w:rsid w:val="00B21FDE"/>
     <w:rsid w:val="00B23185"/>
+    <w:rsid w:val="00C33D42"/>
     <w:rsid w:val="00CA5D88"/>
     <w:rsid w:val="00D22A6A"/>
     <w:rsid w:val="00D304CE"/>
     <w:rsid w:val="00D634D4"/>
     <w:rsid w:val="00D81D42"/>
     <w:rsid w:val="00DD2974"/>
+    <w:rsid w:val="00E04C0F"/>
     <w:rsid w:val="00EB6763"/>
+    <w:rsid w:val="00F13B63"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sk-SK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="71692D35"/>
   <w15:docId w15:val="{E167307C-E26E-4CFC-B1CE-BAABCBACAF43}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4802,51 +4095,51 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normlny"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nadpis41">
     <w:name w:val="Nadpis 41"/>
     <w:basedOn w:val="Normlny"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00D634D4"/>
     <w:pPr>
       <w:ind w:left="2950"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1800538474">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.poradnatrebisov.sk/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elcpp@poradnatrebisov.sk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:poradna@poradnatrebisov.sk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5114,76 +4407,76 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>9639</Characters>
+  <Pages>4</Pages>
+  <Words>1839</Words>
+  <Characters>10485</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>80</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>87</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Názov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11307</CharactersWithSpaces>
+  <CharactersWithSpaces>12300</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CPPPaP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-04-09T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word LTSC</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">